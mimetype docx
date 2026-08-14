--- v0 (2026-07-21)
+++ v1 (2026-08-14)
@@ -6,87 +6,88 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="034675FE" w14:textId="7BFD6C04" w:rsidR="006F01B0" w:rsidRDefault="00E43D79">
+    <w:p w14:paraId="034675FE" w14:textId="017AC916" w:rsidR="006F01B0" w:rsidRDefault="00E43D79" w:rsidP="005537C2">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="33D94CFE" wp14:editId="4425E0D2">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="33D94CFE" wp14:editId="5CD90D0E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
-                  <wp:align>left</wp:align>
+                  <wp:align>right</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>260350</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="5594985" cy="2673350"/>
-                <wp:effectExtent l="0" t="0" r="24765" b="12700"/>
+                <wp:extent cx="5930900" cy="2673350"/>
+                <wp:effectExtent l="0" t="0" r="12700" b="12700"/>
                 <wp:wrapSquare wrapText="bothSides" distT="0" distB="0" distL="114300" distR="114300"/>
                 <wp:docPr id="1" name="Rectangle 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="5594985" cy="2673350"/>
+                          <a:ext cx="5930900" cy="2673350"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525" cap="flat" cmpd="sng">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd type="none" w="sm" len="sm"/>
                           <a:tailEnd type="none" w="sm" len="sm"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="5DA3408B" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="00000000" w:rsidP="00E43D79">
                             <w:pPr>
                               <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="both"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
@@ -200,51 +201,51 @@
                           <w:p w14:paraId="5F7FB965" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="006F01B0">
                             <w:pPr>
                               <w:spacing w:after="200" w:line="275" w:lineRule="auto"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="33D94CFE" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:20.5pt;width:440.55pt;height:210.5pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDKt2h2FAIAAEAEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2jAQfa/Uf7D8XhJYsgsRYVUtpaq0&#10;apG2/YDBsYkl32obEv6+Y0OBbStVqpoHZ+y5nZk5s3gctCIH7oO0pqHjUUkJN8y20uwa+u3r+t2M&#10;khDBtKCs4Q098kAfl2/fLHpX84ntrGq5JxjEhLp3De1idHVRBNZxDWFkHTeoFNZriHj1u6L10GN0&#10;rYpJWd4XvfWt85bxEPB1dVLSZY4vBGfxixCBR6IaithiPn0+t+kslguodx5cJ9kZBvwDCg3SYNJL&#10;qBVEIHsvfwulJfM2WBFHzOrCCiEZzzVgNePyl2peOnA814LNCe7SpvD/wrLPhxe38diG3oU6oJiq&#10;GITX6Y/4yJCbdbw0iw+RMHysqvl0PqsoYaib3D/c3VW5ncXV3fkQP3KrSRIa6nEauUlweA4RU6Lp&#10;T5OULVgl27VUKl/8bvukPDkATm6dvzQsdHllpgzpGzqvJgkIIIGEgoiidm1Dg9nlfK88wm3gMn9/&#10;CpyArSB0JwA5woksWkZkrJK6obOLN9Qdh/aDaUk8OqS5QbLThCxoShTH1UAhcy2CVH+3wzKVwWqv&#10;Q0lSHLbDeVJb2x43ngTH1hKRPkOIG/BI3TGmRTpjwu978AhCfTLIl/l4mloU82VaPZS4DP5Ws73V&#10;gGGdxS3BTp7Ep5h3Jg3G2Pf7aIXMA0yoTlDOYJGmeUjnlUp7cHvPVtfFX/4AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCXEbxG2gAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsQwDITvSLxDZCQuiE27&#10;oKUqTVdQiSNIdHkAb2PaisapmvSHt8ec4GSNx5r5XBw3N6iFptB7NpDuElDEjbc9twY+Ti+3GagQ&#10;kS0OnsnANwU4lpcXBebWr/xOSx1bJSEccjTQxTjmWoemI4dh50di8T795DCKnFptJ1wl3A16nyQH&#10;7bBnaehwpKqj5quenYFTuOsrGuqHsCz163M137gV34y5vtqeHkFF2uLfMfziCzqUwnT2M9ugBgPy&#10;SDRwn8oUN8vSFNRZFod9Aros9H/+8gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDKt2h2&#10;FAIAAEAEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCX&#10;EbxG2gAAAAcBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;">
+              <v:rect w14:anchorId="33D94CFE" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:415.8pt;margin-top:20.5pt;width:467pt;height:210.5pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAK/U7OFQIAAEAEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthJmrYx4hRDswwD&#10;iq1Atw9gZDkWoNtEJXb+fpSSJek2YMAwP8iURJGHh4eLh8FotpcBlbM1H49KzqQVrlF2W/NvX9fv&#10;7jnDCLYB7ays+UEif1i+fbPofSUnrnO6kYFREItV72vexeirokDRSQM4cl5aumxdMBBpG7ZFE6Cn&#10;6EYXk7K8LXoXGh+ckIh0ujpe8mWO37ZSxC9tizIyXXPCFvMa8rpJa7FcQLUN4DslTjDgH1AYUJaS&#10;nkOtIALbBfVbKKNEcOjaOBLOFK5tlZC5BqpmXP5SzUsHXuZaiBz0Z5rw/4UVn/cv/jkQDb3HCslM&#10;VQxtMOlP+NiQyTqcyZJDZIIOZ/NpOS+JU0F3k9u76XSW6Swuz33A+FE6w5JR80DdyCTB/gkjpSTX&#10;ny4pGzqtmrXSOm/CdvOoA9sDdW6dv9QsevLKTVvW13w+m8wICJCAWg2RTOObmqPd5nyvXuB14DJ/&#10;fwqcgK0AuyOAHOEoFqMiKVYrU/P782uoOgnNB9uwePAkc0ti5wkZGs60pNEgI2stgtJ/96MytaVq&#10;L01JVhw2w6lTG9ccngNDL9aKkD4BxmcIJN0xpSU5U8LvOwgEQn+ypJf5+CZRFPPmZnaXGheubzbX&#10;N2BF52hKiMmj+RjzzKTGWPd+F12rcgMTqiOUE1iSaW7SaaTSHFzvs9dl8Jc/AAAA//8DAFBLAwQU&#10;AAYACAAAACEAt4RQAdoAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DQAxF90j8w8hIbBCd&#10;9KHShkwqiMQSJFI+wM2YJCLjiTKTB3+PWcHKj2vde5ydFtepiYbQejawXiWgiCtvW64NfJxf7g+g&#10;QkS22HkmA98U4JRfX2WYWj/zO01lrJWYcEjRQBNjn2odqoYchpXviUX79IPDKONQazvgLOau05sk&#10;2WuHLUtCgz0VDVVf5egMnMO2LagrH8I0la/PxXjnZnwz5vZmeXoEFWmJf8fwiy/okAvTxY9sg+oM&#10;yCPRwG4tVdTjdifNRRb7TQI6z/R//vwHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEACv1O&#10;zhUCAABABAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;t4RQAdoAAAAHAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;">
                 <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short"/>
                 <v:textbox inset="2.53958mm,1.2694mm,2.53958mm,1.2694mm">
                   <w:txbxContent>
                     <w:p w14:paraId="5DA3408B" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="00000000" w:rsidP="00E43D79">
                       <w:pPr>
                         <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="both"/>
                         <w:textDirection w:val="btLr"/>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Note 1: The IEE form submitted may be expanded or adjusted as necessary, provided that the original headings remain unchanged. The form must be typed in </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                           <w:i/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t>Garamond</w:t>
@@ -339,1926 +340,2118 @@
                         <w:textDirection w:val="btLr"/>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="5F7FB965" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="006F01B0">
                       <w:pPr>
                         <w:spacing w:after="200" w:line="275" w:lineRule="auto"/>
                         <w:textDirection w:val="btLr"/>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Initial Environmental Examination (IEE) Form for Forestry Projects -2026</w:t>
+        <w:t>Initial Environmental Examination (IEE) Form for Forestry Projects -</w:t>
+      </w:r>
+      <w:r w:rsidR="005537C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:tab/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2026</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_yr7tdq778d1e" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="688F9C4A" w14:textId="5DAAC086" w:rsidR="006F01B0" w:rsidRPr="00286F49" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00286F49">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">General Information                                                                                                                </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="686BC3D5" w14:textId="14ADC70E" w:rsidR="006F01B0" w:rsidRDefault="00BD7175" w:rsidP="00286F49">
-      <w:pPr>
+    <w:p w14:paraId="686BC3D5" w14:textId="24844788" w:rsidR="006F01B0" w:rsidRPr="0072798C" w:rsidRDefault="00BD7175" w:rsidP="0072798C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-        <w:t>1.1. Name of the project, tick as appropriate:</w:t>
+      <w:r w:rsidRPr="0072798C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Name of the project, tick as appropriate:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15761492" w14:textId="77777777" w:rsidR="00BD7175" w:rsidRDefault="00000000">
-      <w:pPr>
+    <w:p w14:paraId="6530A645" w14:textId="77777777" w:rsidR="009777D5" w:rsidRDefault="00000000" w:rsidP="009777D5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1260"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009777D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>FMU</w:t>
+      </w:r>
+      <w:r w:rsidR="009777D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17F8E885" w14:textId="77777777" w:rsidR="009777D5" w:rsidRDefault="00000000" w:rsidP="009777D5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1260"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009777D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Scientific Thinning</w:t>
+      </w:r>
+      <w:r w:rsidR="009777D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A0EF61B" w14:textId="522D54BA" w:rsidR="009777D5" w:rsidRDefault="00000000" w:rsidP="009777D5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1260"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009777D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sanitation</w:t>
+      </w:r>
+      <w:r w:rsidR="009777D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009777D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>felling</w:t>
+      </w:r>
+      <w:r w:rsidR="009777D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FF0BA79" w14:textId="77777777" w:rsidR="009777D5" w:rsidRDefault="00000000" w:rsidP="009777D5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1260"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009777D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sand-dredging</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="034D07C2" w14:textId="77777777" w:rsidR="009777D5" w:rsidRDefault="00000000" w:rsidP="009777D5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1260"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009777D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Surface Collection</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B97B971" w14:textId="3615F461" w:rsidR="006F01B0" w:rsidRPr="009777D5" w:rsidRDefault="00000000" w:rsidP="009777D5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1260"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009777D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Others</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76B1FF3C" w14:textId="354EDB1D" w:rsidR="006F01B0" w:rsidRPr="00CB145D" w:rsidRDefault="00BD7175" w:rsidP="00CB145D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB145D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Application (Tick as appropriate): </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7238F794" w14:textId="77777777" w:rsidR="00CB145D" w:rsidRDefault="00000000" w:rsidP="00CB145D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1260"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB145D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>New</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB145D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D27C596" w14:textId="0E7EEB12" w:rsidR="00BD7175" w:rsidRPr="00CB145D" w:rsidRDefault="00000000" w:rsidP="00CB145D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1260"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB145D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Modification</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB145D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB145D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48AF3EC6" w14:textId="2336C6DA" w:rsidR="00286F49" w:rsidRPr="00BD7175" w:rsidRDefault="00000000" w:rsidP="00CB145D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD7175">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Applicant Details                                                                                                                                   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61BD1A11" w14:textId="48D56912" w:rsidR="00EA74F3" w:rsidRPr="00CB145D" w:rsidRDefault="00286F49" w:rsidP="00CB145D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
-[...12 lines deleted...]
-        <w:t>FMU</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB145D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Name of the </w:t>
+      </w:r>
+      <w:r w:rsidR="004574ED" w:rsidRPr="00CB145D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>applicant:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12EAD577" w14:textId="77777777" w:rsidR="00BD7175" w:rsidRDefault="00000000">
-      <w:pPr>
+    <w:p w14:paraId="6CD1055B" w14:textId="57499C87" w:rsidR="00DD735C" w:rsidRPr="00CB145D" w:rsidRDefault="00EA74F3" w:rsidP="00CB145D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB145D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Citizenship Identity Card Number (Optional</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D79" w:rsidRPr="00CB145D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB145D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6437AAA4" w14:textId="70E8F13E" w:rsidR="00605688" w:rsidRPr="00CB145D" w:rsidRDefault="00E43D79" w:rsidP="00CB145D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB145D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Address</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD735C" w:rsidRPr="00CB145D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2160B2A6" w14:textId="1EE83625" w:rsidR="004F44E0" w:rsidRPr="00CB145D" w:rsidRDefault="00605688" w:rsidP="00CB145D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB145D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Post Box No. (if applicable):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66F28C2B" w14:textId="50BE2368" w:rsidR="00BB7902" w:rsidRPr="00CB145D" w:rsidRDefault="004F44E0" w:rsidP="00CB145D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB145D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Contact No.:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="667B0052" w14:textId="0B334520" w:rsidR="00E43D79" w:rsidRPr="00CB145D" w:rsidRDefault="00BB7902" w:rsidP="00CB145D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB145D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Email address:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13D9FBA4" w14:textId="77777777" w:rsidR="00B737AE" w:rsidRDefault="00000000" w:rsidP="00CB145D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025575B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Details of the environmental focal person of the project</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F9E7432" w14:textId="7ADDC6BD" w:rsidR="00B737AE" w:rsidRPr="00CB145D" w:rsidRDefault="00B737AE" w:rsidP="00CB145D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
-[...12 lines deleted...]
-        <w:t>Scientific Thinning</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB145D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Name:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D413125" w14:textId="77777777" w:rsidR="00BD7175" w:rsidRDefault="00000000">
-      <w:pPr>
+    <w:p w14:paraId="4BAC8ECF" w14:textId="4E8542BA" w:rsidR="00376305" w:rsidRPr="00CB145D" w:rsidRDefault="00B737AE" w:rsidP="00CB145D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB145D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Email address:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5900102D" w14:textId="4C6251D0" w:rsidR="006F01B0" w:rsidRPr="00CB145D" w:rsidRDefault="00376305" w:rsidP="00CB145D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB145D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Contact No.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D763DE" w:rsidRPr="00CB145D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F3EB769" w14:textId="77777777" w:rsidR="00CB69DD" w:rsidRDefault="00000000" w:rsidP="00CB145D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB69DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Project Details</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E5E5502" w14:textId="3ECF974C" w:rsidR="00047B2A" w:rsidRPr="00CB145D" w:rsidRDefault="00CB69DD" w:rsidP="00CB145D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
-[...12 lines deleted...]
-        <w:t>Sanitation felling</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB145D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Project Location</w:t>
+      </w:r>
+      <w:r w:rsidR="00047B2A" w:rsidRPr="00CB145D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BE26010" w14:textId="77777777" w:rsidR="00BD7175" w:rsidRDefault="00000000">
-      <w:pPr>
+    <w:p w14:paraId="2542E42E" w14:textId="77777777" w:rsidR="00CB145D" w:rsidRDefault="00047B2A" w:rsidP="00CB145D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1260"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB145D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dzongkhag/Thromde:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50927168" w14:textId="77777777" w:rsidR="00CB145D" w:rsidRDefault="00EC5FF7" w:rsidP="00CB145D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1260"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB145D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Gewog:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78D74956" w14:textId="77777777" w:rsidR="00CB145D" w:rsidRDefault="001112E6" w:rsidP="00CB145D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1260"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB145D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Village:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05ACC8CD" w14:textId="32AED968" w:rsidR="006F01B0" w:rsidRPr="00CB145D" w:rsidRDefault="00EE2713" w:rsidP="00CB145D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1260"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB145D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Name of the project site: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="364D2DE0" w14:textId="6D8F444D" w:rsidR="00C16A43" w:rsidRPr="003E76F5" w:rsidRDefault="00402A5E" w:rsidP="003E76F5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E76F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Project Cost (Nu.):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23956320" w14:textId="77777777" w:rsidR="003E76F5" w:rsidRDefault="00C16A43" w:rsidP="003E76F5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E76F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Project objective:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A188CB5" w14:textId="5BF9D30A" w:rsidR="006F01B0" w:rsidRPr="003E76F5" w:rsidRDefault="002626AA" w:rsidP="003E76F5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E76F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Land type and project area, tick as appropriate</w:t>
+      </w:r>
+      <w:r w:rsidR="001E37B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E76F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                             </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03AF4CAB" w14:textId="7299F30F" w:rsidR="00010305" w:rsidRDefault="00000000" w:rsidP="00010305">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1260"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010305">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Industrial Area/Estate/Park………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00D25D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>….</w:t>
+      </w:r>
+      <w:r w:rsidR="00D25D8B" w:rsidRPr="00010305">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> acres</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28762C85" w14:textId="170E8621" w:rsidR="00010305" w:rsidRDefault="00000000" w:rsidP="00010305">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1260"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010305">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>State Reserved Forest Land………………</w:t>
+      </w:r>
+      <w:r w:rsidR="001D3FA1" w:rsidRPr="00010305">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>….</w:t>
+      </w:r>
+      <w:r w:rsidR="00D25D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.. </w:t>
+      </w:r>
+      <w:r w:rsidR="001D3FA1" w:rsidRPr="00010305">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>acres</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4056E556" w14:textId="2AEF586F" w:rsidR="00010305" w:rsidRDefault="00000000" w:rsidP="00010305">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1260"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010305">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Private</w:t>
+      </w:r>
+      <w:r w:rsidR="00D25D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………………………………………...</w:t>
+      </w:r>
+      <w:r w:rsidR="00D25D8B" w:rsidRPr="00010305">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> acres</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EDA858B" w14:textId="097749CD" w:rsidR="006F01B0" w:rsidRPr="00010305" w:rsidRDefault="00000000" w:rsidP="00010305">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1260"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010305">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Others</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00010305">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(specify)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00010305">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
+      <w:r w:rsidR="009B1E26" w:rsidRPr="00010305">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…. area</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00010305">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>……………acres</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C816371" w14:textId="4285F2F4" w:rsidR="00FD67A9" w:rsidRPr="00CC0CC5" w:rsidRDefault="00AE688F" w:rsidP="00CC0CC5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC0CC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Total area required……………</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD67A9" w:rsidRPr="00CC0CC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0CC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
+      <w:r w:rsidR="00C936EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…...</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD67A9" w:rsidRPr="00CC0CC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A33F00" w:rsidRPr="00CC0CC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD67A9" w:rsidRPr="00CC0CC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cres</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F148BDD" w14:textId="115CF502" w:rsidR="004A20F5" w:rsidRPr="00CC0CC5" w:rsidRDefault="00FD67A9" w:rsidP="00CC0CC5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC0CC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Project </w:t>
+      </w:r>
+      <w:r w:rsidR="00120B5E" w:rsidRPr="00CC0CC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>output:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0CC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AC525FE" w14:textId="410A0ACD" w:rsidR="006F01B0" w:rsidRPr="00CC0CC5" w:rsidRDefault="004A20F5" w:rsidP="00CC0CC5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC0CC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Methods of storing materials:                                                                                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="484F3FD7" w14:textId="69319DAA" w:rsidR="006F01B0" w:rsidRPr="00120B5E" w:rsidRDefault="00000000" w:rsidP="00183D57">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00120B5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Information on water </w:t>
+      </w:r>
+      <w:r w:rsidR="00120B5E" w:rsidRPr="00120B5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>requirements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2350E849" w14:textId="570E5AAB" w:rsidR="006F01B0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>If water is required for the project, respond to the following questions</w:t>
+      </w:r>
+      <w:r w:rsidR="00183D57">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="462A5257" w14:textId="461E12FE" w:rsidR="000D35CA" w:rsidRPr="00477791" w:rsidRDefault="003A10A3" w:rsidP="00477791">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
-[...12 lines deleted...]
-        <w:t>Sand-dredging</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00477791">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Name of the water </w:t>
+      </w:r>
+      <w:r w:rsidR="00C65238" w:rsidRPr="00477791">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>source:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33F05EB2" w14:textId="77777777" w:rsidR="00BD7175" w:rsidRDefault="00000000">
-      <w:pPr>
+    <w:p w14:paraId="73742221" w14:textId="1831A9E0" w:rsidR="00147876" w:rsidRPr="00477791" w:rsidRDefault="000D35CA" w:rsidP="00477791">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
-[...12 lines deleted...]
-        <w:t>Surface Collection</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00477791">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Distance of the water source from the project site: ............................meters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B97B971" w14:textId="510124DF" w:rsidR="006F01B0" w:rsidRPr="00BD7175" w:rsidRDefault="00000000">
-      <w:pPr>
+    <w:p w14:paraId="5434220F" w14:textId="535DFCC6" w:rsidR="006F01B0" w:rsidRPr="00477791" w:rsidRDefault="00147876" w:rsidP="00477791">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-[...64 lines deleted...]
-          <w:numId w:val="2"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="360" w:hanging="90"/>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">    </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00477791">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Total water requirement: ..........................</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB249A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00477791">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00477791">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00477791">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/day</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48AF3EC6" w14:textId="2336C6DA" w:rsidR="00286F49" w:rsidRPr="00BD7175" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6F0B78E8" w14:textId="156E148B" w:rsidR="006F01B0" w:rsidRPr="00147876" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Applicant Details                                                                                                                                   </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00147876">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Source of energy, tick as appropriate</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61BD1A11" w14:textId="77777777" w:rsidR="00EA74F3" w:rsidRDefault="004574ED" w:rsidP="00EA74F3">
-      <w:pPr>
+    <w:p w14:paraId="6ED21661" w14:textId="51C89267" w:rsidR="00147876" w:rsidRPr="00994714" w:rsidRDefault="00000000" w:rsidP="00994714">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...21 lines deleted...]
-        <w:t>applicant:</w:t>
+      <w:r w:rsidRPr="00994714">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Electricity, if yes, Tapping </w:t>
+      </w:r>
+      <w:r w:rsidR="00147876" w:rsidRPr="00994714">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>point:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CD1055B" w14:textId="77777777" w:rsidR="00DD735C" w:rsidRDefault="00EA74F3" w:rsidP="00DD735C">
-      <w:pPr>
+    <w:p w14:paraId="11067A78" w14:textId="2DA62A11" w:rsidR="00147876" w:rsidRPr="00994714" w:rsidRDefault="00000000" w:rsidP="00994714">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...15 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00994714">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Coal</w:t>
+      </w:r>
+      <w:r w:rsidR="001A4A89">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6437AAA4" w14:textId="77777777" w:rsidR="00605688" w:rsidRDefault="00DD735C" w:rsidP="00605688">
-      <w:pPr>
+    <w:p w14:paraId="31F0FD38" w14:textId="5AA889F8" w:rsidR="00147876" w:rsidRPr="00994714" w:rsidRDefault="00000000" w:rsidP="00994714">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...15 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00994714">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fossil fuel</w:t>
+      </w:r>
+      <w:r w:rsidR="001A4A89">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2160B2A6" w14:textId="77777777" w:rsidR="004F44E0" w:rsidRDefault="00605688" w:rsidP="00605688">
-      <w:pPr>
+    <w:p w14:paraId="6E5DDC3D" w14:textId="0EC1C6FD" w:rsidR="00147876" w:rsidRPr="00994714" w:rsidRDefault="00000000" w:rsidP="00994714">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-        <w:t>2.4. Post Box No. (if applicable):</w:t>
+      <w:r w:rsidRPr="00994714">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Solar</w:t>
+      </w:r>
+      <w:r w:rsidR="001A4A89">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66F28C2B" w14:textId="77777777" w:rsidR="00BB7902" w:rsidRDefault="004F44E0" w:rsidP="00605688">
-      <w:pPr>
+    <w:p w14:paraId="4982E143" w14:textId="3AFB8DDC" w:rsidR="00147876" w:rsidRPr="00994714" w:rsidRDefault="00000000" w:rsidP="00994714">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-        <w:t>2.5. Contact No.:</w:t>
+      <w:r w:rsidRPr="00994714">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Wood</w:t>
+      </w:r>
+      <w:r w:rsidR="001A4A89">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="667B0052" w14:textId="104EA43B" w:rsidR="00E43D79" w:rsidRDefault="00BB7902" w:rsidP="0025575B">
-      <w:pPr>
+    <w:p w14:paraId="14EE9121" w14:textId="5F7E025E" w:rsidR="006F01B0" w:rsidRPr="00994714" w:rsidRDefault="00000000" w:rsidP="00994714">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-        <w:t>2.6. Email address:</w:t>
+      <w:r w:rsidRPr="00994714">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Others</w:t>
+      </w:r>
+      <w:r w:rsidR="001A4A89">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13D9FBA4" w14:textId="77777777" w:rsidR="00B737AE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="31EA6F68" w14:textId="77777777" w:rsidR="000F011C" w:rsidRPr="000F011C" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00147876">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...8 lines deleted...]
-        <w:t>Details of the environmental focal person of the project</w:t>
+        <w:t>Terrain characteristic at the proposed project site</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F9E7432" w14:textId="77777777" w:rsidR="00B737AE" w:rsidRDefault="00B737AE">
-      <w:pPr>
+    <w:p w14:paraId="004FE94A" w14:textId="294BCD78" w:rsidR="000F011C" w:rsidRPr="007C154F" w:rsidRDefault="000F011C" w:rsidP="007C154F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-          <w:b/>
-[...5 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C154F">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Elevation (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C154F">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>masl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C154F">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A989980" w14:textId="4C5BB883" w:rsidR="000F011C" w:rsidRPr="007C154F" w:rsidRDefault="000F011C" w:rsidP="007C154F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C154F">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">3.1. </w:t>
-[...7 lines deleted...]
-        <w:t>Name:</w:t>
+        <w:t xml:space="preserve">Aspect (direction): </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BAC8ECF" w14:textId="77777777" w:rsidR="00376305" w:rsidRDefault="00B737AE">
-[...32 lines deleted...]
-        <w:t>Email address:</w:t>
+    <w:p w14:paraId="1F426832" w14:textId="4CA089A8" w:rsidR="006F01B0" w:rsidRPr="007C154F" w:rsidRDefault="000F011C" w:rsidP="007C154F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C154F">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Slope (degree/%):                                                                                                                                               </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5900102D" w14:textId="41BFB878" w:rsidR="006F01B0" w:rsidRPr="00376305" w:rsidRDefault="00376305" w:rsidP="00CB69DD">
-[...27 lines deleted...]
-    <w:p w14:paraId="4F3EB769" w14:textId="77777777" w:rsidR="00CB69DD" w:rsidRDefault="00000000">
+    <w:p w14:paraId="51A40B66" w14:textId="0DCBA2CA" w:rsidR="006F01B0" w:rsidRPr="003815EE" w:rsidRDefault="00000000" w:rsidP="004B5E07">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...905 lines deleted...]
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="240" w:after="120"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003815EE">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Indicate the presence of any of the </w:t>
       </w:r>
       <w:r w:rsidR="003815EE" w:rsidRPr="003815EE">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>following features</w:t>
       </w:r>
       <w:r w:rsidRPr="003815EE">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> within the 50-meter distance of the project boundary. If present, complete the last two columns of the table accordingly:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a"/>
         <w:tblW w:w="9345" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="nil"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="885"/>
         <w:gridCol w:w="2255"/>
-        <w:gridCol w:w="1080"/>
-        <w:gridCol w:w="2520"/>
+        <w:gridCol w:w="990"/>
+        <w:gridCol w:w="2610"/>
         <w:gridCol w:w="2605"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006F01B0" w14:paraId="34158DDE" w14:textId="77777777" w:rsidTr="00A41B1C">
+      <w:tr w:rsidR="006F01B0" w14:paraId="34158DDE" w14:textId="77777777" w:rsidTr="004B5E07">
         <w:trPr>
-          <w:trHeight w:val="987"/>
+          <w:trHeight w:val="42"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="885" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-          <w:p w14:paraId="1D561B9A" w14:textId="2A60E51A" w:rsidR="006F01B0" w:rsidRDefault="00000000" w:rsidP="00500009">
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D561B9A" w14:textId="71A890CE" w:rsidR="006F01B0" w:rsidRPr="004B5E07" w:rsidRDefault="00000000" w:rsidP="004B5E07">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-                <w:b/>
-[...9 lines deleted...]
-                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B5E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Sl.</w:t>
             </w:r>
-            <w:r w:rsidR="008E37DC">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="008E37DC" w:rsidRPr="004B5E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...7 lines deleted...]
-              <w:t>No.</w:t>
+            <w:r w:rsidR="004B5E07" w:rsidRPr="004B5E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>n</w:t>
             </w:r>
+            <w:r w:rsidRPr="004B5E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2255" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-          <w:p w14:paraId="0B6DAABB" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="00000000" w:rsidP="00500009">
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B6DAABB" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRPr="004B5E07" w:rsidRDefault="00000000" w:rsidP="004B5E07">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-                <w:b/>
-[...9 lines deleted...]
-                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B5E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Feature</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...13 lines deleted...]
-          <w:p w14:paraId="093B7BDD" w14:textId="30107033" w:rsidR="006F01B0" w:rsidRDefault="00000000" w:rsidP="00500009">
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="093B7BDD" w14:textId="30107033" w:rsidR="006F01B0" w:rsidRPr="004B5E07" w:rsidRDefault="00000000" w:rsidP="004B5E07">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-                <w:b/>
-[...9 lines deleted...]
-                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B5E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Yes/No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
-[...13 lines deleted...]
-          <w:p w14:paraId="4A0B7C0A" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="00000000" w:rsidP="00500009">
+            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A0B7C0A" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRPr="004B5E07" w:rsidRDefault="00000000" w:rsidP="004B5E07">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-                <w:b/>
-[...9 lines deleted...]
-                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B5E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Approx. Distance from proposed alignment (meters)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-          <w:p w14:paraId="35A272A9" w14:textId="0684FB75" w:rsidR="006F01B0" w:rsidRDefault="00000000" w:rsidP="00500009">
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35A272A9" w14:textId="0684FB75" w:rsidR="006F01B0" w:rsidRPr="004B5E07" w:rsidRDefault="00000000" w:rsidP="004B5E07">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-                <w:b/>
-[...9 lines deleted...]
-                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B5E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Provide a brief description of the potential </w:t>
             </w:r>
-            <w:r w:rsidR="00500009">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="00500009" w:rsidRPr="004B5E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>impact</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="004B5E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> on the feature.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F01B0" w14:paraId="5CB9A9F0" w14:textId="77777777" w:rsidTr="00500009">
+      <w:tr w:rsidR="006F01B0" w14:paraId="5CB9A9F0" w14:textId="77777777" w:rsidTr="004B5E07">
         <w:trPr>
-          <w:trHeight w:val="585"/>
+          <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="885" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="39F05AA3" w14:textId="44BED64B" w:rsidR="006F01B0" w:rsidRPr="00500009" w:rsidRDefault="006F01B0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2255" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="54D1E2A6" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="00000000" w:rsidP="00500009">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Agriculture land</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="73E9A50A" w14:textId="02217FCC" w:rsidR="00500009" w:rsidRDefault="00000000" w:rsidP="00500009">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
             <w:r w:rsidR="00500009">
@@ -2269,4285 +2462,3619 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3EC4C18F" w14:textId="15EB0348" w:rsidR="006F01B0" w:rsidRDefault="00000000" w:rsidP="00500009">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1D425C40" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="006F01B0" w:rsidP="00500009">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="15D9B9CD" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="006F01B0" w:rsidP="00500009">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F01B0" w14:paraId="51B42CDA" w14:textId="77777777" w:rsidTr="00500009">
+      <w:tr w:rsidR="006F01B0" w14:paraId="51B42CDA" w14:textId="77777777" w:rsidTr="004B5E07">
         <w:trPr>
-          <w:trHeight w:val="615"/>
+          <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="885" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="59B94C6E" w14:textId="1F5F1EE4" w:rsidR="006F01B0" w:rsidRPr="00500009" w:rsidRDefault="006F01B0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2255" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="34B5F58C" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="00000000" w:rsidP="00500009">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Archaeological site</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4399D0AE" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="00000000" w:rsidP="00500009">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7EE76E5C" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="00000000" w:rsidP="00500009">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0F81C6BF" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="006F01B0" w:rsidP="00500009">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="00B242AA" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="006F01B0" w:rsidP="00500009">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F01B0" w14:paraId="22888F3F" w14:textId="77777777" w:rsidTr="00500009">
+      <w:tr w:rsidR="006F01B0" w14:paraId="22888F3F" w14:textId="77777777" w:rsidTr="004B5E07">
         <w:trPr>
-          <w:trHeight w:val="615"/>
+          <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="885" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="082990C6" w14:textId="3572EEC9" w:rsidR="006F01B0" w:rsidRPr="00735D68" w:rsidRDefault="006F01B0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2255" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3DA3B83F" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="00000000" w:rsidP="00A13959">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Catchment area</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4CE02B31" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="00000000" w:rsidP="00A13959">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4EE5DCA1" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="00000000" w:rsidP="00A13959">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="634DE08E" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="006F01B0" w:rsidP="00A13959">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3DACA025" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="006F01B0" w:rsidP="00A13959">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F01B0" w14:paraId="08AAD9D4" w14:textId="77777777" w:rsidTr="00500009">
+      <w:tr w:rsidR="006F01B0" w14:paraId="08AAD9D4" w14:textId="77777777" w:rsidTr="004B5E07">
         <w:trPr>
-          <w:trHeight w:val="660"/>
+          <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="885" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6BEC3BA0" w14:textId="0947BE06" w:rsidR="006F01B0" w:rsidRPr="00737FBF" w:rsidRDefault="006F01B0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2255" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="60B85DDD" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="00000000" w:rsidP="00737FBF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Community forest</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1BF5C120" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="00000000" w:rsidP="00737FBF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3DFEBA4C" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="00000000" w:rsidP="00737FBF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="703DCEFF" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="006F01B0" w:rsidP="00737FBF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0E3B013A" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="006F01B0" w:rsidP="00737FBF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F01B0" w14:paraId="73831CF9" w14:textId="77777777" w:rsidTr="00500009">
+      <w:tr w:rsidR="006F01B0" w14:paraId="73831CF9" w14:textId="77777777" w:rsidTr="004B5E07">
         <w:trPr>
-          <w:trHeight w:val="660"/>
+          <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="885" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1D733FA2" w14:textId="497DC035" w:rsidR="006F01B0" w:rsidRPr="0009000E" w:rsidRDefault="006F01B0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2255" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="695CE45E" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="00000000" w:rsidP="0009000E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Heritage site</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="502C6CC3" w14:textId="77777777" w:rsidR="0009000E" w:rsidRDefault="00000000" w:rsidP="0009000E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="62AC398C" w14:textId="4F60D085" w:rsidR="006F01B0" w:rsidRDefault="00000000" w:rsidP="0009000E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0428A14E" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="006F01B0" w:rsidP="0009000E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="25C0E0F7" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="006F01B0" w:rsidP="0009000E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F01B0" w14:paraId="3B77B5BD" w14:textId="77777777" w:rsidTr="00500009">
+      <w:tr w:rsidR="006F01B0" w14:paraId="3B77B5BD" w14:textId="77777777" w:rsidTr="004B5E07">
         <w:trPr>
-          <w:trHeight w:val="645"/>
+          <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="885" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="07FB73F9" w14:textId="32B2F215" w:rsidR="006F01B0" w:rsidRPr="00A41B1C" w:rsidRDefault="006F01B0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2255" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="549CC024" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="00000000" w:rsidP="00A41B1C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Hospital</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1C84171F" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="00000000" w:rsidP="00A41B1C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1277C546" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="00000000" w:rsidP="00A41B1C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="17D7CD13" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="006F01B0" w:rsidP="00A41B1C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4CE2FFAF" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="006F01B0" w:rsidP="00A41B1C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F01B0" w14:paraId="377FC5CB" w14:textId="77777777" w:rsidTr="00500009">
+      <w:tr w:rsidR="006F01B0" w14:paraId="377FC5CB" w14:textId="77777777" w:rsidTr="004B5E07">
         <w:trPr>
-          <w:trHeight w:val="660"/>
+          <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="885" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7A83F357" w14:textId="767B0C76" w:rsidR="006F01B0" w:rsidRPr="00B40E9E" w:rsidRDefault="006F01B0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2255" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="331B4F16" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="00000000" w:rsidP="00B40E9E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Important Bird and Biodiversity Area (IBAs)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="39B5C9D9" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="00000000" w:rsidP="00B40E9E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0E0D4EEB" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="00000000" w:rsidP="00B40E9E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2F9952FB" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="006F01B0" w:rsidP="00B40E9E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="28113735" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="006F01B0" w:rsidP="00B40E9E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F01B0" w14:paraId="0D4E21B0" w14:textId="77777777" w:rsidTr="00185BDB">
+      <w:tr w:rsidR="006F01B0" w14:paraId="0D4E21B0" w14:textId="77777777" w:rsidTr="004B5E07">
         <w:trPr>
-          <w:trHeight w:val="393"/>
+          <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="885" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3BD3D8E9" w14:textId="3E3F663B" w:rsidR="006F01B0" w:rsidRPr="00641445" w:rsidRDefault="006F01B0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2255" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="49352628" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="00000000" w:rsidP="00641445">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Industries</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="17059943" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="00000000" w:rsidP="00641445">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4CD552D1" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="00000000" w:rsidP="00641445">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2ED6ED99" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="006F01B0" w:rsidP="00641445">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0665DFFA" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="006F01B0" w:rsidP="00641445">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F01B0" w14:paraId="2F47A1FE" w14:textId="77777777" w:rsidTr="00500009">
+      <w:tr w:rsidR="006F01B0" w14:paraId="2F47A1FE" w14:textId="77777777" w:rsidTr="004B5E07">
         <w:trPr>
-          <w:trHeight w:val="630"/>
+          <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="885" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="096F0255" w14:textId="620E00BB" w:rsidR="006F01B0" w:rsidRPr="008326D6" w:rsidRDefault="006F01B0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2255" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="02B91C7F" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="00000000" w:rsidP="008326D6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Key Biodiversity Area (KBA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1286EEA9" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="00000000" w:rsidP="008326D6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5D7E778D" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="00000000" w:rsidP="008326D6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="57BD48DE" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="006F01B0" w:rsidP="008326D6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="13A15507" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="006F01B0" w:rsidP="008326D6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F01B0" w14:paraId="74CF95AF" w14:textId="77777777" w:rsidTr="0045117B">
+      <w:tr w:rsidR="006F01B0" w14:paraId="74CF95AF" w14:textId="77777777" w:rsidTr="004B5E07">
         <w:trPr>
-          <w:trHeight w:val="510"/>
+          <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="885" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6A1E6CCE" w14:textId="7AA62837" w:rsidR="006F01B0" w:rsidRPr="00951163" w:rsidRDefault="006F01B0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2255" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2C410B61" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="00000000" w:rsidP="00951163">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Migratory routes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="565E5B55" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="00000000" w:rsidP="00951163">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7CE2B693" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="00000000" w:rsidP="00951163">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2083186B" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="006F01B0" w:rsidP="00951163">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="604C93D1" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="006F01B0" w:rsidP="00951163">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F01B0" w14:paraId="6951B848" w14:textId="77777777" w:rsidTr="0045117B">
+      <w:tr w:rsidR="006F01B0" w14:paraId="6951B848" w14:textId="77777777" w:rsidTr="004B5E07">
         <w:trPr>
-          <w:trHeight w:val="420"/>
+          <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="885" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5AAE55D4" w14:textId="6D790047" w:rsidR="006F01B0" w:rsidRPr="0045117B" w:rsidRDefault="006F01B0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2255" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6D1F9E93" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="00000000" w:rsidP="0045117B">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Presence of religious site</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1CE9C5B4" w14:textId="77777777" w:rsidR="0045117B" w:rsidRDefault="00000000" w:rsidP="0045117B">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0D1F3600" w14:textId="107CC04B" w:rsidR="006F01B0" w:rsidRDefault="00000000" w:rsidP="0045117B">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="01674617" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="006F01B0" w:rsidP="0045117B">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="71F89AA6" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="006F01B0" w:rsidP="0045117B">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F01B0" w14:paraId="44002BAA" w14:textId="77777777" w:rsidTr="0045117B">
+      <w:tr w:rsidR="006F01B0" w14:paraId="44002BAA" w14:textId="77777777" w:rsidTr="004B5E07">
         <w:trPr>
-          <w:trHeight w:val="294"/>
+          <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="885" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7F178FC6" w14:textId="7B12FD23" w:rsidR="006F01B0" w:rsidRPr="0045117B" w:rsidRDefault="006F01B0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2255" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="45F3952B" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="00000000" w:rsidP="0045117B">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Private forest</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2CAE5E60" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="00000000" w:rsidP="0045117B">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="386754DA" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="00000000" w:rsidP="0045117B">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6F2F1013" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="006F01B0" w:rsidP="0045117B">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7B88A3C8" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="006F01B0" w:rsidP="0045117B">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F01B0" w14:paraId="365FEAEA" w14:textId="77777777" w:rsidTr="00DC7A34">
+      <w:tr w:rsidR="006F01B0" w14:paraId="365FEAEA" w14:textId="77777777" w:rsidTr="004B5E07">
         <w:trPr>
-          <w:trHeight w:val="429"/>
+          <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="885" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5597E3E9" w14:textId="048CBF99" w:rsidR="006F01B0" w:rsidRPr="0045117B" w:rsidRDefault="006F01B0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2255" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3F0F429A" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="00000000" w:rsidP="0045117B">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Protected Area</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="477AE96F" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="00000000" w:rsidP="0045117B">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="515A18D8" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="00000000" w:rsidP="0045117B">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0878084A" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="006F01B0" w:rsidP="0045117B">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7FE2AEFC" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="006F01B0" w:rsidP="0045117B">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F01B0" w14:paraId="7AD6EB88" w14:textId="77777777" w:rsidTr="00DC7A34">
+      <w:tr w:rsidR="006F01B0" w14:paraId="7AD6EB88" w14:textId="77777777" w:rsidTr="004B5E07">
         <w:trPr>
-          <w:trHeight w:val="303"/>
+          <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="885" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="18C3E61B" w14:textId="7F079D5B" w:rsidR="006F01B0" w:rsidRPr="00DC7A34" w:rsidRDefault="006F01B0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2255" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-          <w:p w14:paraId="2E5F5E25" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="00000000" w:rsidP="00DC7A34">
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2E5F5E25" w14:textId="21DDD634" w:rsidR="006F01B0" w:rsidRDefault="00000000" w:rsidP="00DC7A34">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>River / Spring / Stream</w:t>
+              <w:t>River/Spring/Stream</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="64DE9742" w14:textId="77777777" w:rsidR="00DC7A34" w:rsidRDefault="00000000" w:rsidP="00DC7A34">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1D113198" w14:textId="3EF1FF5E" w:rsidR="006F01B0" w:rsidRDefault="00000000" w:rsidP="00DC7A34">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="37A843A6" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="006F01B0" w:rsidP="00DC7A34">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4D381052" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="006F01B0" w:rsidP="00DC7A34">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F01B0" w14:paraId="42706ABB" w14:textId="77777777" w:rsidTr="00FE2128">
+      <w:tr w:rsidR="006F01B0" w14:paraId="42706ABB" w14:textId="77777777" w:rsidTr="004B5E07">
         <w:trPr>
-          <w:trHeight w:val="78"/>
+          <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="885" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2216C721" w14:textId="4371B44E" w:rsidR="006F01B0" w:rsidRPr="00FE2128" w:rsidRDefault="006F01B0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2255" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5EE2073E" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="00000000" w:rsidP="00FE2128">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Roads</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="144C67AC" w14:textId="77777777" w:rsidR="00FE2128" w:rsidRDefault="00000000" w:rsidP="00FE2128">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5328F411" w14:textId="71A2F98C" w:rsidR="006F01B0" w:rsidRDefault="00000000" w:rsidP="00FE2128">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="65282390" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="006F01B0" w:rsidP="00FE2128">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4FE94106" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="006F01B0" w:rsidP="00FE2128">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F01B0" w14:paraId="7193D69D" w14:textId="77777777" w:rsidTr="00FE2128">
+      <w:tr w:rsidR="006F01B0" w14:paraId="7193D69D" w14:textId="77777777" w:rsidTr="004B5E07">
         <w:trPr>
           <w:trHeight w:val="213"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="885" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6DBB62D2" w14:textId="5B569CB9" w:rsidR="006F01B0" w:rsidRPr="00FE2128" w:rsidRDefault="006F01B0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2255" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-          <w:p w14:paraId="48CAF8CA" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="00000000" w:rsidP="00FE2128">
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="48CAF8CA" w14:textId="130878A2" w:rsidR="006F01B0" w:rsidRDefault="00000000" w:rsidP="00FE2128">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>School / Institution</w:t>
+              <w:t>School/Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0081206D" w14:textId="77777777" w:rsidR="00FE2128" w:rsidRDefault="00000000" w:rsidP="00FE2128">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B97374E" w14:textId="6D480F55" w:rsidR="006F01B0" w:rsidRDefault="00000000" w:rsidP="00FE2128">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="23319284" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="006F01B0" w:rsidP="00FE2128">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3FCE8A13" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="006F01B0" w:rsidP="00FE2128">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F01B0" w14:paraId="33A5690D" w14:textId="77777777" w:rsidTr="00250B45">
+      <w:tr w:rsidR="006F01B0" w14:paraId="33A5690D" w14:textId="77777777" w:rsidTr="004B5E07">
         <w:trPr>
-          <w:trHeight w:val="177"/>
+          <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="885" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4F9D2B76" w14:textId="456B7895" w:rsidR="006F01B0" w:rsidRPr="00FE2128" w:rsidRDefault="006F01B0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2255" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5B993365" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="00000000" w:rsidP="00250B45">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Settlements</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4C49C561" w14:textId="77777777" w:rsidR="00250B45" w:rsidRDefault="00000000" w:rsidP="00250B45">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2F58E1EF" w14:textId="2450D6B6" w:rsidR="006F01B0" w:rsidRDefault="00000000" w:rsidP="00250B45">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7FE049C3" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="006F01B0" w:rsidP="00250B45">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5A7ACA08" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="006F01B0" w:rsidP="00250B45">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F01B0" w14:paraId="5828C0C0" w14:textId="77777777" w:rsidTr="00250B45">
+      <w:tr w:rsidR="006F01B0" w14:paraId="5828C0C0" w14:textId="77777777" w:rsidTr="004B5E07">
         <w:trPr>
-          <w:trHeight w:val="51"/>
+          <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="885" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6BBBF0E3" w14:textId="5281B00A" w:rsidR="006F01B0" w:rsidRPr="00250B45" w:rsidRDefault="006F01B0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2255" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="24151426" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="00000000" w:rsidP="00250B45">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Sokshing</w:t>
             </w:r>
-          </w:p>
-[...9 lines deleted...]
-            </w:tcBorders>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1AA82873" w14:textId="77777777" w:rsidR="00250B45" w:rsidRDefault="00000000" w:rsidP="00250B45">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="01958176" w14:textId="28748F3F" w:rsidR="006F01B0" w:rsidRDefault="00000000" w:rsidP="00250B45">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5F944CD4" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="006F01B0" w:rsidP="00250B45">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="57544D5D" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="006F01B0" w:rsidP="00250B45">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F01B0" w14:paraId="215F551C" w14:textId="77777777" w:rsidTr="00A271E1">
+      <w:tr w:rsidR="006F01B0" w14:paraId="215F551C" w14:textId="77777777" w:rsidTr="004B5E07">
         <w:trPr>
-          <w:trHeight w:val="195"/>
+          <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="885" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2E776908" w14:textId="20497FFF" w:rsidR="006F01B0" w:rsidRPr="00250B45" w:rsidRDefault="006F01B0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2255" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3605253C" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="00000000" w:rsidP="00F9181D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Tsamdro</w:t>
             </w:r>
-          </w:p>
-[...9 lines deleted...]
-            </w:tcBorders>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="760F9693" w14:textId="77777777" w:rsidR="00F9181D" w:rsidRDefault="00000000" w:rsidP="00F9181D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7E348B18" w14:textId="6A55BBB9" w:rsidR="006F01B0" w:rsidRDefault="00000000" w:rsidP="00F9181D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="40C91A9E" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="006F01B0" w:rsidP="00F9181D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7E0F05D2" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="006F01B0" w:rsidP="00F9181D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F01B0" w14:paraId="57629A55" w14:textId="77777777" w:rsidTr="00A271E1">
+      <w:tr w:rsidR="006F01B0" w14:paraId="57629A55" w14:textId="77777777" w:rsidTr="004B5E07">
         <w:trPr>
-          <w:trHeight w:val="240"/>
+          <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="885" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6150C48C" w14:textId="3068B005" w:rsidR="006F01B0" w:rsidRPr="00A271E1" w:rsidRDefault="006F01B0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2255" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="72912398" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="00000000" w:rsidP="00A271E1">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Wetland</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3749BC40" w14:textId="77777777" w:rsidR="00A271E1" w:rsidRDefault="00000000" w:rsidP="00A271E1">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7E6C073C" w14:textId="71CF42FC" w:rsidR="006F01B0" w:rsidRDefault="00000000" w:rsidP="00A271E1">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="115E97C3" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="006F01B0" w:rsidP="00A271E1">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="74F0DD31" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="006F01B0" w:rsidP="00A271E1">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F01B0" w14:paraId="092EC262" w14:textId="77777777" w:rsidTr="00A271E1">
+      <w:tr w:rsidR="006F01B0" w14:paraId="092EC262" w14:textId="77777777" w:rsidTr="004B5E07">
         <w:trPr>
-          <w:trHeight w:val="204"/>
+          <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="885" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7CC7A0B1" w14:textId="3B454DDC" w:rsidR="006F01B0" w:rsidRPr="00A271E1" w:rsidRDefault="006F01B0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2255" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="116CA322" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="00000000" w:rsidP="00A271E1">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Others</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6A832158" w14:textId="77777777" w:rsidR="00A271E1" w:rsidRDefault="00000000" w:rsidP="00A271E1">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="17F4A7D3" w14:textId="621F6C1B" w:rsidR="006F01B0" w:rsidRDefault="00000000" w:rsidP="00A271E1">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1FD6FEC7" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="006F01B0" w:rsidP="00A271E1">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="15F8E9D1" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="006F01B0" w:rsidP="00A271E1">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5F80487F" w14:textId="5EAFF7CE" w:rsidR="006F01B0" w:rsidRPr="001F133A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F133A">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If a ropeway is proposed for the project, provide the following information                     </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A00C15B" w14:textId="7A068D9B" w:rsidR="001F133A" w:rsidRDefault="001F133A">
-      <w:pPr>
+    <w:p w14:paraId="2A00C15B" w14:textId="4A3A2178" w:rsidR="001F133A" w:rsidRPr="00854A4D" w:rsidRDefault="001F133A" w:rsidP="00854A4D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidRPr="00854A4D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Purpose of the Ropeway:</w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="536DA476" w14:textId="77777777" w:rsidR="0092053C" w:rsidRDefault="001F133A">
-      <w:pPr>
+    <w:p w14:paraId="536DA476" w14:textId="6A9F584C" w:rsidR="0092053C" w:rsidRPr="00854A4D" w:rsidRDefault="001F133A" w:rsidP="00854A4D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...47 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidRPr="00854A4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Location (Geo-coordinates): </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00854A4D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FFAC954" w14:textId="77777777" w:rsidR="0092053C" w:rsidRDefault="0092053C">
-      <w:pPr>
+    <w:p w14:paraId="7FFAC954" w14:textId="39BFE672" w:rsidR="0092053C" w:rsidRPr="00854A4D" w:rsidRDefault="0092053C" w:rsidP="00854A4D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092053C">
-[...7 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00854A4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Height and Length (in meters):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07721840" w14:textId="337604EC" w:rsidR="006F01B0" w:rsidRPr="00854A4D" w:rsidRDefault="0092053C" w:rsidP="008D5862">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...75 lines deleted...]
-        <w:t xml:space="preserve">                                                                                                                                                </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00854A4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Load Capacity:                                                                                                                                              </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F191682" w14:textId="1016DEA3" w:rsidR="006F01B0" w:rsidRPr="0092053C" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0092053C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ancillary activities, tick as appropriate: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15785BD8" w14:textId="77777777" w:rsidR="00A51EC1" w:rsidRDefault="00000000" w:rsidP="00A51EC1">
-      <w:pPr>
+    <w:p w14:paraId="0B9E5978" w14:textId="30E7E1A6" w:rsidR="008D5862" w:rsidRPr="008D5862" w:rsidRDefault="00000000" w:rsidP="008D5862">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
-[...6 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D5862">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Power line</w:t>
       </w:r>
+      <w:r w:rsidR="008D5862">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6E26E5CD" w14:textId="77777777" w:rsidR="00A51EC1" w:rsidRDefault="00000000" w:rsidP="00A51EC1">
-      <w:pPr>
+    <w:p w14:paraId="6E26E5CD" w14:textId="4AC86E14" w:rsidR="00A51EC1" w:rsidRPr="008D5862" w:rsidRDefault="00000000" w:rsidP="008D5862">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
-[...6 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D5862">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Approach road</w:t>
       </w:r>
+      <w:r w:rsidR="008D5862">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="79CC4EC3" w14:textId="3420ECBD" w:rsidR="006F01B0" w:rsidRDefault="00000000" w:rsidP="00A51EC1">
-      <w:pPr>
+    <w:p w14:paraId="79CC4EC3" w14:textId="0633C7C4" w:rsidR="006F01B0" w:rsidRPr="008D5862" w:rsidRDefault="00000000" w:rsidP="008D5862">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Others </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D5862">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Others</w:t>
+      </w:r>
+      <w:r w:rsidR="008D5862">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D5862">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DF677F7" w14:textId="13BC30D8" w:rsidR="006F01B0" w:rsidRDefault="00000000">
-[...1 lines deleted...]
-        <w:spacing w:after="200" w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="2DF677F7" w14:textId="6BA476AA" w:rsidR="006F01B0" w:rsidRDefault="00000000" w:rsidP="00213145">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Note: For ancillary activities, fill up relevant IEE forms and </w:t>
+        <w:t xml:space="preserve">Note: For ancillary activities, fill </w:t>
+      </w:r>
+      <w:r w:rsidR="00E216C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> relevant IEE forms and </w:t>
       </w:r>
       <w:r w:rsidR="001B7A8B">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>submit them</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> along with these IEE forms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63651293" w14:textId="698097EF" w:rsidR="006F01B0" w:rsidRPr="007A04D2" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A04D2">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">List the type of </w:t>
       </w:r>
       <w:r w:rsidR="007A04D2" w:rsidRPr="007A04D2">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>waste</w:t>
       </w:r>
       <w:r w:rsidRPr="007A04D2">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> under each category in the following format, as appropriate   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3786750F" w14:textId="44533DDD" w:rsidR="006F01B0" w:rsidRPr="004F5251" w:rsidRDefault="004F5251">
-      <w:pPr>
+    <w:p w14:paraId="3786750F" w14:textId="0B58DBF4" w:rsidR="006F01B0" w:rsidRPr="00310063" w:rsidRDefault="004F5251" w:rsidP="00310063">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="004F5251">
+      <w:r w:rsidRPr="00310063">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Solid:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a0"/>
-        <w:tblW w:w="9165" w:type="dxa"/>
+        <w:tblW w:w="9355" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="980"/>
         <w:gridCol w:w="3580"/>
-        <w:gridCol w:w="4605"/>
+        <w:gridCol w:w="4795"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006F01B0" w14:paraId="454603A7" w14:textId="77777777" w:rsidTr="00F96BA3">
+      <w:tr w:rsidR="006F01B0" w14:paraId="454603A7" w14:textId="77777777" w:rsidTr="00422939">
         <w:trPr>
           <w:trHeight w:val="213"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="980" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3C458A41" w14:textId="06DA57AF" w:rsidR="006F01B0" w:rsidRDefault="00000000" w:rsidP="00F96BA3">
+          <w:p w14:paraId="3C458A41" w14:textId="5938064B" w:rsidR="006F01B0" w:rsidRPr="005C4B51" w:rsidRDefault="00000000" w:rsidP="00F96BA3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-                <w:b/>
-[...9 lines deleted...]
-                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C4B51">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Sl.</w:t>
             </w:r>
-            <w:r w:rsidR="00F96BA3">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="00F96BA3" w:rsidRPr="005C4B51">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...7 lines deleted...]
-              <w:t>No.</w:t>
+            <w:r w:rsidR="005C4B51" w:rsidRPr="005C4B51">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>n</w:t>
             </w:r>
+            <w:r w:rsidRPr="005C4B51">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3580" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="52D5B63B" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="00000000" w:rsidP="00F96BA3">
+          <w:p w14:paraId="52D5B63B" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRPr="005C4B51" w:rsidRDefault="00000000" w:rsidP="00F96BA3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-                <w:b/>
-[...9 lines deleted...]
-                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C4B51">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Types of Solid waste (Name)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4605" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="6BBCCE5F" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="00000000" w:rsidP="00F96BA3">
+            <w:tcW w:w="4795" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6BBCCE5F" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRPr="005C4B51" w:rsidRDefault="00000000" w:rsidP="00F96BA3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-                <w:b/>
-[...9 lines deleted...]
-                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C4B51">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Quantity (kg/day)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F01B0" w14:paraId="0CC0BE57" w14:textId="77777777" w:rsidTr="00F96BA3">
+      <w:tr w:rsidR="006F01B0" w14:paraId="0CC0BE57" w14:textId="77777777" w:rsidTr="00422939">
         <w:trPr>
-          <w:trHeight w:val="78"/>
+          <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="980" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2A07024C" w14:textId="4469F461" w:rsidR="006F01B0" w:rsidRPr="00F96BA3" w:rsidRDefault="006F01B0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -6556,72 +6083,72 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3580" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="69EFF546" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="006F01B0" w:rsidP="00F26E72">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4605" w:type="dxa"/>
+            <w:tcW w:w="4795" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="35A16C33" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="006F01B0" w:rsidP="00F26E72">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F01B0" w14:paraId="3EB4DDFF" w14:textId="77777777" w:rsidTr="00F96BA3">
+      <w:tr w:rsidR="006F01B0" w14:paraId="3EB4DDFF" w14:textId="77777777" w:rsidTr="00422939">
         <w:trPr>
           <w:trHeight w:val="16"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="980" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5952D2F7" w14:textId="72D48548" w:rsidR="006F01B0" w:rsidRPr="00F96BA3" w:rsidRDefault="006F01B0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
@@ -6632,72 +6159,72 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3580" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="597432E2" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="006F01B0" w:rsidP="00F26E72">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4605" w:type="dxa"/>
+            <w:tcW w:w="4795" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="59D0EA2E" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="006F01B0" w:rsidP="00F26E72">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F01B0" w14:paraId="4868DCD4" w14:textId="77777777" w:rsidTr="00F96BA3">
+      <w:tr w:rsidR="006F01B0" w14:paraId="4868DCD4" w14:textId="77777777" w:rsidTr="00422939">
         <w:trPr>
           <w:trHeight w:val="16"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="980" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3BB56012" w14:textId="2F2C3D27" w:rsidR="006F01B0" w:rsidRPr="00F96BA3" w:rsidRDefault="006F01B0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
@@ -6708,1997 +6235,1659 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3580" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3833639D" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="006F01B0" w:rsidP="00F26E72">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4605" w:type="dxa"/>
+            <w:tcW w:w="4795" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2681460B" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="006F01B0" w:rsidP="00F26E72">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a1"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:topFromText="180" w:bottomFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="723"/>
-        <w:tblW w:w="9225" w:type="dxa"/>
+        <w:tblW w:w="9355" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="930"/>
         <w:gridCol w:w="3705"/>
-        <w:gridCol w:w="4590"/>
+        <w:gridCol w:w="4720"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F96BA3" w14:paraId="4AFDED02" w14:textId="77777777" w:rsidTr="00F96BA3">
+      <w:tr w:rsidR="00F96BA3" w14:paraId="4AFDED02" w14:textId="77777777" w:rsidTr="00F73ECD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="930" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="17062116" w14:textId="7CD398A4" w:rsidR="00F96BA3" w:rsidRDefault="00F96BA3" w:rsidP="00F96BA3">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17062116" w14:textId="7601DD77" w:rsidR="00F96BA3" w:rsidRPr="00422939" w:rsidRDefault="00F96BA3" w:rsidP="00F73ECD">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-                <w:b/>
-[...13 lines deleted...]
-              <w:t>Sl.</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00422939">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sl. </w:t>
             </w:r>
-            <w:r>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidR="00C94C62">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>n</w:t>
             </w:r>
-            <w:r>
-[...7 lines deleted...]
-              <w:t>No.</w:t>
+            <w:r w:rsidRPr="00422939">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>o</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3705" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="61300B9A" w14:textId="7FD08036" w:rsidR="00F96BA3" w:rsidRDefault="00F96BA3" w:rsidP="00F96BA3">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61300B9A" w14:textId="7FD08036" w:rsidR="00F96BA3" w:rsidRPr="00422939" w:rsidRDefault="00F96BA3" w:rsidP="00F73ECD">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-                <w:b/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Types of </w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00422939">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Types of Effluent (Name)</w:t>
             </w:r>
-            <w:r>
-[...25 lines deleted...]
-          <w:p w14:paraId="0B39FF25" w14:textId="77777777" w:rsidR="00F96BA3" w:rsidRDefault="00F96BA3" w:rsidP="00F96BA3">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4720" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B39FF25" w14:textId="77777777" w:rsidR="00F96BA3" w:rsidRPr="00422939" w:rsidRDefault="00F96BA3" w:rsidP="00F73ECD">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-                <w:b/>
-[...9 lines deleted...]
-                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00422939">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Quantity (m</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00422939">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00422939">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>/day)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F96BA3" w14:paraId="0F5BCF2B" w14:textId="77777777" w:rsidTr="00F96BA3">
+      <w:tr w:rsidR="00F96BA3" w14:paraId="0F5BCF2B" w14:textId="77777777" w:rsidTr="00422939">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="930" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0A7A32E8" w14:textId="77777777" w:rsidR="00F96BA3" w:rsidRPr="00F96BA3" w:rsidRDefault="00F96BA3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3705" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0CFFA535" w14:textId="77777777" w:rsidR="00F96BA3" w:rsidRDefault="00F96BA3" w:rsidP="00F26E72">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4590" w:type="dxa"/>
+            <w:tcW w:w="4720" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="46719B33" w14:textId="77777777" w:rsidR="00F96BA3" w:rsidRDefault="00F96BA3" w:rsidP="00F26E72">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F96BA3" w14:paraId="63BBFB4B" w14:textId="77777777" w:rsidTr="00F96BA3">
+      <w:tr w:rsidR="00F96BA3" w14:paraId="63BBFB4B" w14:textId="77777777" w:rsidTr="00422939">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="930" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="50275DB7" w14:textId="2C7B9874" w:rsidR="00F96BA3" w:rsidRPr="00F96BA3" w:rsidRDefault="00F96BA3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3705" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="11431F0F" w14:textId="77777777" w:rsidR="00F96BA3" w:rsidRDefault="00F96BA3" w:rsidP="00F26E72">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4590" w:type="dxa"/>
+            <w:tcW w:w="4720" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="570B334D" w14:textId="77777777" w:rsidR="00F96BA3" w:rsidRDefault="00F96BA3" w:rsidP="00F26E72">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F96BA3" w14:paraId="1C71C7B1" w14:textId="77777777" w:rsidTr="00F96BA3">
+      <w:tr w:rsidR="00F96BA3" w14:paraId="1C71C7B1" w14:textId="77777777" w:rsidTr="00422939">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="930" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3DA462C8" w14:textId="19A23442" w:rsidR="00F96BA3" w:rsidRPr="00F96BA3" w:rsidRDefault="00F96BA3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3705" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="666E7A21" w14:textId="77777777" w:rsidR="00F96BA3" w:rsidRDefault="00F96BA3" w:rsidP="00F26E72">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4590" w:type="dxa"/>
+            <w:tcW w:w="4720" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="37503E46" w14:textId="77777777" w:rsidR="00F96BA3" w:rsidRDefault="00F96BA3" w:rsidP="00F26E72">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4F346898" w14:textId="25B3A50E" w:rsidR="006F01B0" w:rsidRDefault="00F96BA3" w:rsidP="00F96BA3">
-      <w:pPr>
+    <w:p w14:paraId="4F346898" w14:textId="09A8BACE" w:rsidR="006F01B0" w:rsidRPr="00422939" w:rsidRDefault="00F96BA3" w:rsidP="00422939">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">                                                                                                     </w:t>
+      <w:r w:rsidRPr="00422939">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Liquid/effluent:                                                                                                     </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="289D751F" w14:textId="62E40D70" w:rsidR="006F01B0" w:rsidRPr="00F96BA3" w:rsidRDefault="00F96BA3">
-      <w:pPr>
+    <w:p w14:paraId="289D751F" w14:textId="12EB4B3F" w:rsidR="006F01B0" w:rsidRPr="00C94C62" w:rsidRDefault="00F96BA3" w:rsidP="00C94C62">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="00F96BA3">
+      <w:r w:rsidRPr="00C94C62">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Air/Gaseous:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a2"/>
         <w:tblW w:w="9345" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="nil"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="980"/>
         <w:gridCol w:w="2485"/>
         <w:gridCol w:w="5880"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006F01B0" w14:paraId="5AA38F6D" w14:textId="77777777" w:rsidTr="00F26E72">
+      <w:tr w:rsidR="006F01B0" w14:paraId="5AA38F6D" w14:textId="77777777" w:rsidTr="00F73ECD">
         <w:trPr>
           <w:trHeight w:val="249"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="980" w:type="dxa"/>
-            <w:tcBorders>
-[...27 lines deleted...]
-                <w:bCs/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BA3014D" w14:textId="53BBD99D" w:rsidR="006F01B0" w:rsidRPr="00F73ECD" w:rsidRDefault="00000000" w:rsidP="00F73ECD">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F73ECD">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
-            <w:r w:rsidR="00F26E72">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="00F26E72" w:rsidRPr="00F73ECD">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
-            <w:r>
-[...7 lines deleted...]
-              <w:t>. No.</w:t>
+            <w:r w:rsidRPr="00F73ECD">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
+            <w:r w:rsidR="00F73ECD" w:rsidRPr="00F73ECD">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F73ECD">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2485" w:type="dxa"/>
-            <w:tcBorders>
-[...27 lines deleted...]
-                <w:bCs/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7775B50B" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRPr="00F73ECD" w:rsidRDefault="00000000" w:rsidP="00F73ECD">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F73ECD">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Gaseous Pollutant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5880" w:type="dxa"/>
-            <w:tcBorders>
-[...27 lines deleted...]
-                <w:bCs/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79AF7189" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRPr="00F73ECD" w:rsidRDefault="00000000" w:rsidP="00F73ECD">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F73ECD">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Source / Activity Emitting the Gas</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F01B0" w14:paraId="67AF9D56" w14:textId="77777777" w:rsidTr="00F26E72">
+      <w:tr w:rsidR="006F01B0" w14:paraId="67AF9D56" w14:textId="77777777" w:rsidTr="00F73ECD">
         <w:trPr>
           <w:trHeight w:val="114"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9345" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4FC22FC6" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="00000000" w:rsidP="00F26E72">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Pre-construction Phase</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F01B0" w14:paraId="749A9C1C" w14:textId="77777777" w:rsidTr="00F26E72">
+      <w:tr w:rsidR="006F01B0" w14:paraId="749A9C1C" w14:textId="77777777" w:rsidTr="00F73ECD">
         <w:trPr>
-          <w:trHeight w:val="78"/>
+          <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="980" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-          <w:p w14:paraId="5733E759" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRPr="00F26E72" w:rsidRDefault="006F01B0">
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5733E759" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRPr="00F26E72" w:rsidRDefault="006F01B0" w:rsidP="00F73ECD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
-              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2485" w:type="dxa"/>
-            <w:tcBorders>
-[...14 lines deleted...]
-              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7D3F2BE0" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="006F01B0" w:rsidP="00F73ECD">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5880" w:type="dxa"/>
-            <w:tcBorders>
-[...14 lines deleted...]
-              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7B833BD0" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="006F01B0" w:rsidP="00F73ECD">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F01B0" w14:paraId="0A336374" w14:textId="77777777" w:rsidTr="00F26E72">
+      <w:tr w:rsidR="006F01B0" w14:paraId="0A336374" w14:textId="77777777" w:rsidTr="00F73ECD">
         <w:trPr>
           <w:trHeight w:val="195"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="980" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-          <w:p w14:paraId="6A63E09F" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRPr="00F26E72" w:rsidRDefault="006F01B0">
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6A63E09F" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRPr="00F26E72" w:rsidRDefault="006F01B0" w:rsidP="00F73ECD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
-              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2485" w:type="dxa"/>
-            <w:tcBorders>
-[...14 lines deleted...]
-              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="14AD16BF" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="006F01B0" w:rsidP="00F73ECD">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5880" w:type="dxa"/>
-            <w:tcBorders>
-[...14 lines deleted...]
-              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4F4E4ED7" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="006F01B0" w:rsidP="00F73ECD">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F01B0" w14:paraId="3CAEEF00" w14:textId="77777777" w:rsidTr="00F26E72">
+      <w:tr w:rsidR="006F01B0" w14:paraId="3CAEEF00" w14:textId="77777777" w:rsidTr="00F73ECD">
         <w:trPr>
           <w:trHeight w:val="16"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="980" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-          <w:p w14:paraId="707B0858" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRPr="00F26E72" w:rsidRDefault="006F01B0">
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="707B0858" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRPr="00F26E72" w:rsidRDefault="006F01B0" w:rsidP="00F73ECD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
-              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2485" w:type="dxa"/>
-            <w:tcBorders>
-[...14 lines deleted...]
-              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3AFC0271" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="006F01B0" w:rsidP="00F73ECD">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5880" w:type="dxa"/>
-            <w:tcBorders>
-[...14 lines deleted...]
-              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="70F6873C" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="006F01B0" w:rsidP="00F73ECD">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7F84BA2B" w14:textId="77777777" w:rsidR="00F26E72" w:rsidRPr="00F26E72" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7F84BA2B" w14:textId="77777777" w:rsidR="00F26E72" w:rsidRPr="00F26E72" w:rsidRDefault="00000000" w:rsidP="00F73ECD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F26E72">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Assessment of impacts on the environment </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EB40156" w14:textId="77777777" w:rsidR="00F26E72" w:rsidRDefault="00F26E72" w:rsidP="00F26E72">
-      <w:pPr>
+    <w:p w14:paraId="6EB40156" w14:textId="4C06E72A" w:rsidR="00F26E72" w:rsidRPr="00F73ECD" w:rsidRDefault="00F26E72" w:rsidP="00F73ECD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...29 lines deleted...]
-        <w:t xml:space="preserve">            </w:t>
+      <w:r w:rsidRPr="00F73ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identify and list positive impact:            </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50223D92" w14:textId="77777777" w:rsidR="00F26E72" w:rsidRDefault="00F26E72" w:rsidP="00F26E72">
-      <w:pPr>
+    <w:p w14:paraId="50223D92" w14:textId="036DE7E4" w:rsidR="00F26E72" w:rsidRPr="00F73ECD" w:rsidRDefault="00F26E72" w:rsidP="00F73ECD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...29 lines deleted...]
-        <w:t xml:space="preserve">   </w:t>
+      <w:r w:rsidRPr="00F73ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identify and list negative impact:   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F5D1DBF" w14:textId="77777777" w:rsidR="00F26E72" w:rsidRDefault="00F26E72" w:rsidP="00F26E72">
-[...1 lines deleted...]
-        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3F5D1DBF" w14:textId="61F7136F" w:rsidR="00F26E72" w:rsidRPr="00F73ECD" w:rsidRDefault="00F26E72" w:rsidP="00F73ECD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...29 lines deleted...]
-        <w:t xml:space="preserve">              </w:t>
+      <w:r w:rsidRPr="00F73ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Environmental Management Plan (EMP):              </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="727615D0" w14:textId="7D5EF800" w:rsidR="006F01B0" w:rsidRPr="00F26E72" w:rsidRDefault="00000000" w:rsidP="00F26E72">
-[...1 lines deleted...]
-        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="727615D0" w14:textId="7D5EF800" w:rsidR="006F01B0" w:rsidRPr="00F26E72" w:rsidRDefault="00000000" w:rsidP="00F73ECD">
+      <w:pPr>
+        <w:spacing w:after="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F26E72">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
       <w:r w:rsidR="00F26E72">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F26E72">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The EMP must be presented in the following table in four distinct stages of the project: Pre-construction, Construction, Operation and Decommissioning. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
-        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblW w:w="9350" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="nil"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="710"/>
-        <w:gridCol w:w="1260"/>
+        <w:gridCol w:w="890"/>
+        <w:gridCol w:w="1080"/>
         <w:gridCol w:w="1285"/>
         <w:gridCol w:w="1335"/>
         <w:gridCol w:w="1530"/>
         <w:gridCol w:w="1620"/>
-        <w:gridCol w:w="1620"/>
+        <w:gridCol w:w="1610"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006F01B0" w14:paraId="167416DD" w14:textId="77777777" w:rsidTr="00E7331D">
+      <w:tr w:rsidR="006F01B0" w14:paraId="167416DD" w14:textId="77777777" w:rsidTr="002D50D7">
         <w:trPr>
-          <w:trHeight w:val="1140"/>
+          <w:trHeight w:val="492"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="710" w:type="dxa"/>
-[...13 lines deleted...]
-          <w:p w14:paraId="372FB23E" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRPr="00E7331D" w:rsidRDefault="00000000" w:rsidP="00E7331D">
+            <w:tcW w:w="890" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="372FB23E" w14:textId="250A507B" w:rsidR="006F01B0" w:rsidRPr="002D50D7" w:rsidRDefault="00000000" w:rsidP="002D50D7">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-                <w:b/>
-[...10 lines deleted...]
-              <w:t>SI. No.</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D50D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SI. </w:t>
             </w:r>
-          </w:p>
-[...17 lines deleted...]
-          <w:p w14:paraId="3BD5BABB" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRPr="00E7331D" w:rsidRDefault="00000000" w:rsidP="00E7331D">
+            <w:r w:rsidR="002D50D7" w:rsidRPr="002D50D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D50D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BD5BABB" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRPr="002D50D7" w:rsidRDefault="00000000" w:rsidP="002D50D7">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-                <w:b/>
-[...7 lines deleted...]
-                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D50D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
               </w:rPr>
               <w:t>Source of Impact</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1285" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-          <w:p w14:paraId="11697958" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRPr="00E7331D" w:rsidRDefault="00000000" w:rsidP="00E7331D">
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11697958" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRPr="002D50D7" w:rsidRDefault="00000000" w:rsidP="002D50D7">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-                <w:b/>
-[...7 lines deleted...]
-                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D50D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
               </w:rPr>
               <w:t>Anticipated Negative Impact</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1335" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-          <w:p w14:paraId="1660DD8B" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRPr="00E7331D" w:rsidRDefault="00000000" w:rsidP="00E7331D">
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1660DD8B" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRPr="002D50D7" w:rsidRDefault="00000000" w:rsidP="002D50D7">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-                <w:b/>
-[...7 lines deleted...]
-                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D50D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
               </w:rPr>
               <w:t>Proposed Mitigation Measures</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-          <w:p w14:paraId="1D1FD64B" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRPr="00E7331D" w:rsidRDefault="00000000" w:rsidP="00E7331D">
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D1FD64B" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRPr="002D50D7" w:rsidRDefault="00000000" w:rsidP="002D50D7">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-                <w:b/>
-[...7 lines deleted...]
-                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D50D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
               </w:rPr>
               <w:t>Estimated Cost for Mitigation (Nu.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-          <w:p w14:paraId="696CC8F2" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRPr="00E7331D" w:rsidRDefault="00000000" w:rsidP="00E7331D">
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="696CC8F2" w14:textId="2E40F98A" w:rsidR="006F01B0" w:rsidRPr="002D50D7" w:rsidRDefault="00000000" w:rsidP="002D50D7">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-                <w:b/>
-[...9 lines deleted...]
-              <w:t>Responsible Person / Unit</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D50D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+              </w:rPr>
+              <w:t>Responsible Person/Unit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
-[...13 lines deleted...]
-          <w:p w14:paraId="0D65D39E" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRPr="00E7331D" w:rsidRDefault="00000000" w:rsidP="00E7331D">
+            <w:tcW w:w="1610" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D65D39E" w14:textId="2D909197" w:rsidR="006F01B0" w:rsidRPr="002D50D7" w:rsidRDefault="00000000" w:rsidP="002D50D7">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-                <w:b/>
-[...9 lines deleted...]
-              <w:t>Remarks / Additional Notes</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D50D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+              </w:rPr>
+              <w:t>Remarks</w:t>
             </w:r>
+            <w:r w:rsidR="002D50D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D50D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+              </w:rPr>
+              <w:t>Additional Notes</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F01B0" w14:paraId="218282C6" w14:textId="77777777" w:rsidTr="00E7331D">
+      <w:tr w:rsidR="006F01B0" w14:paraId="218282C6" w14:textId="77777777" w:rsidTr="002D50D7">
         <w:trPr>
-          <w:trHeight w:val="411"/>
+          <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="710" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="890" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7E9DD42E" w14:textId="20F7DEFB" w:rsidR="006F01B0" w:rsidRPr="00E7331D" w:rsidRDefault="006F01B0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1260" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="07E1D5E3" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="006F01B0" w:rsidP="00E7331D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1285" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7DD70B9A" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="006F01B0" w:rsidP="00E7331D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1335" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3DE4FE3E" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="006F01B0" w:rsidP="00E7331D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="14FA6E90" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="006F01B0" w:rsidP="00E7331D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="66703C36" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="006F01B0" w:rsidP="00E7331D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1610" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7AC2E2C4" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="006F01B0" w:rsidP="00E7331D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F01B0" w14:paraId="53FA3B34" w14:textId="77777777" w:rsidTr="00E7331D">
+      <w:tr w:rsidR="006F01B0" w14:paraId="53FA3B34" w14:textId="77777777" w:rsidTr="002D50D7">
         <w:trPr>
-          <w:trHeight w:val="411"/>
+          <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="710" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="890" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="26DFAC4A" w14:textId="41FE9CD6" w:rsidR="006F01B0" w:rsidRPr="00E7331D" w:rsidRDefault="006F01B0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1260" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6DE15BDC" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="006F01B0" w:rsidP="00E7331D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1285" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="798E03F9" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="006F01B0" w:rsidP="00E7331D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1335" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="583B6DCD" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="006F01B0" w:rsidP="00E7331D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7AF04589" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="006F01B0" w:rsidP="00E7331D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6EA88078" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="006F01B0" w:rsidP="00E7331D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1610" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5155646B" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="006F01B0" w:rsidP="00E7331D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F01B0" w14:paraId="219C98C2" w14:textId="77777777" w:rsidTr="00E7331D">
+      <w:tr w:rsidR="006F01B0" w14:paraId="219C98C2" w14:textId="77777777" w:rsidTr="002D50D7">
         <w:trPr>
-          <w:trHeight w:val="321"/>
+          <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="710" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="890" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="41BE2E08" w14:textId="0C8D836A" w:rsidR="006F01B0" w:rsidRPr="00E7331D" w:rsidRDefault="006F01B0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1260" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="37F8B136" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="006F01B0" w:rsidP="00E7331D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1285" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5AB34952" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="006F01B0" w:rsidP="00E7331D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1335" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2B10AD6D" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="006F01B0" w:rsidP="00E7331D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="39D9F1E2" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="006F01B0" w:rsidP="00E7331D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="79214949" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="006F01B0" w:rsidP="00E7331D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1610" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0D055BBA" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="006F01B0" w:rsidP="00E7331D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="47FF1CBD" w14:textId="2D4643AF" w:rsidR="006F01B0" w:rsidRPr="009E392E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -8724,463 +7913,447 @@
         </w:rPr>
         <w:t>List of documents to be attached with this IEE form:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a4"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:topFromText="180" w:bottomFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="302"/>
         <w:tblW w:w="9302" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="715"/>
         <w:gridCol w:w="8587"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009E392E" w14:paraId="673A183B" w14:textId="77777777" w:rsidTr="009E392E">
+      <w:tr w:rsidR="009E392E" w14:paraId="673A183B" w14:textId="77777777" w:rsidTr="00862FEB">
         <w:trPr>
           <w:trHeight w:val="351"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="715" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="1888D127" w14:textId="77777777" w:rsidR="009E392E" w:rsidRPr="009E392E" w:rsidRDefault="009E392E">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1888D127" w14:textId="77777777" w:rsidR="009E392E" w:rsidRPr="009E392E" w:rsidRDefault="009E392E" w:rsidP="00862FEB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8587" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="53CC7F3D" w14:textId="77777777" w:rsidR="009E392E" w:rsidRDefault="009E392E" w:rsidP="009E392E">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53CC7F3D" w14:textId="77777777" w:rsidR="009E392E" w:rsidRDefault="009E392E" w:rsidP="00862FEB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Public consultation records verified by the concerned local authority</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E392E" w14:paraId="753738E0" w14:textId="77777777" w:rsidTr="009E392E">
+      <w:tr w:rsidR="009E392E" w14:paraId="753738E0" w14:textId="77777777" w:rsidTr="00862FEB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="715" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="3AC07DCE" w14:textId="77777777" w:rsidR="009E392E" w:rsidRPr="00B30B1A" w:rsidRDefault="009E392E">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AC07DCE" w14:textId="77777777" w:rsidR="009E392E" w:rsidRPr="00B30B1A" w:rsidRDefault="009E392E" w:rsidP="00862FEB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8587" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="05A710AC" w14:textId="77777777" w:rsidR="009E392E" w:rsidRDefault="009E392E" w:rsidP="009E392E">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05A710AC" w14:textId="77777777" w:rsidR="009E392E" w:rsidRDefault="009E392E" w:rsidP="00862FEB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>KMZ file depicting entire layout plan</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E392E" w14:paraId="5FDA2EEA" w14:textId="77777777" w:rsidTr="009E392E">
+      <w:tr w:rsidR="009E392E" w14:paraId="5FDA2EEA" w14:textId="77777777" w:rsidTr="00862FEB">
+        <w:trPr>
+          <w:trHeight w:val="350"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="715" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="628DD186" w14:textId="77777777" w:rsidR="009E392E" w:rsidRPr="00B30B1A" w:rsidRDefault="009E392E">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="628DD186" w14:textId="77777777" w:rsidR="009E392E" w:rsidRPr="00B30B1A" w:rsidRDefault="009E392E" w:rsidP="00862FEB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8587" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="75ABEE19" w14:textId="77777777" w:rsidR="009E392E" w:rsidRDefault="009E392E" w:rsidP="009E392E">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75ABEE19" w14:textId="77777777" w:rsidR="009E392E" w:rsidRDefault="009E392E" w:rsidP="00862FEB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Forest Management Plan for Forest Management Unit and Working Schemes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E392E" w14:paraId="4A728092" w14:textId="77777777" w:rsidTr="009E392E">
+      <w:tr w:rsidR="009E392E" w14:paraId="4A728092" w14:textId="77777777" w:rsidTr="00862FEB">
+        <w:trPr>
+          <w:trHeight w:val="341"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="715" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="5046AE55" w14:textId="77777777" w:rsidR="009E392E" w:rsidRPr="00B30B1A" w:rsidRDefault="009E392E">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5046AE55" w14:textId="77777777" w:rsidR="009E392E" w:rsidRPr="00B30B1A" w:rsidRDefault="009E392E" w:rsidP="00862FEB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8587" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="429ADF3A" w14:textId="77777777" w:rsidR="009E392E" w:rsidRDefault="009E392E" w:rsidP="009E392E">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="429ADF3A" w14:textId="77777777" w:rsidR="009E392E" w:rsidRDefault="009E392E" w:rsidP="00862FEB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Any other relevant documents </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="52EE3B24" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Declaration: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="185FBAF5" w14:textId="5AB5574C" w:rsidR="006F01B0" w:rsidRDefault="00000000" w:rsidP="00EE068C">
+    <w:p w14:paraId="185FBAF5" w14:textId="5AB5574C" w:rsidR="006F01B0" w:rsidRPr="00862FEB" w:rsidRDefault="00000000" w:rsidP="00EE068C">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-          <w:b/>
-[...5 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00862FEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I hereby declare that the information provided in this application is true, complete, and accurate to the best of my knowledge and belief. I am aware that providing false, misleading, or incomplete information constitutes a violation of the provisions of the national laws governing environmental management. I fully understand and agree that I shall be held responsible for any legal or administrative consequences arising from the submission of incorrect information and undertake to comply with all applicable laws, regulations, and directives related to this application.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B940B8B" w14:textId="704165E8" w:rsidR="006F01B0" w:rsidRDefault="00E9100F">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>I hereby declare that the information provided in this application is true, complete, and accurate to the best of my knowledge and belief. I am aware that providing false, misleading, or incomplete information constitutes a violation of the provisions of the national laws governing environmental management. I fully understand and agree that I shall be held responsible for any legal or administrative consequences arising from the submission of incorrect information and undertake to comply with all applicable laws, regulations, and directives related to this application.</w:t>
-[...15 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="630A6C70" wp14:editId="45E1FBF3">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="630A6C70" wp14:editId="4FB1A163">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2202222</wp:posOffset>
+                  <wp:posOffset>2501900</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>110805</wp:posOffset>
+                  <wp:posOffset>109220</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1297305" cy="1268146"/>
-                <wp:effectExtent l="0" t="0" r="17145" b="27305"/>
+                <wp:extent cx="1130300" cy="1130300"/>
+                <wp:effectExtent l="0" t="0" r="12700" b="12700"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Rectangle 2"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1297305" cy="1268146"/>
+                          <a:ext cx="1130300" cy="1130300"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525" cap="flat" cmpd="sng">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd type="none" w="sm" len="sm"/>
                           <a:tailEnd type="none" w="sm" len="sm"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="6A2C3918" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="006F01B0">
+                          <w:p w14:paraId="3D972EC0" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRPr="00862FEB" w:rsidRDefault="00000000" w:rsidP="00862FEB">
                             <w:pPr>
-                              <w:spacing w:after="200" w:line="275" w:lineRule="auto"/>
+                              <w:spacing w:before="240" w:after="200" w:line="275" w:lineRule="auto"/>
                               <w:jc w:val="center"/>
                               <w:textDirection w:val="btLr"/>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
                             </w:pPr>
-                          </w:p>
-[...6 lines deleted...]
-                            <w:r>
+                            <w:r w:rsidRPr="00862FEB">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:color w:val="000000"/>
-                                <w:sz w:val="24"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Affix legal stamp here and sign across the stamp.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="630A6C70" id="Rectangle 2" o:spid="_x0000_s1027" style="position:absolute;left:0;text-align:left;margin-left:173.4pt;margin-top:8.7pt;width:102.15pt;height:99.85pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJWVDpFgIAAEcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2jAQfa/Uf7D8XpJQYCEirKqlVJVW&#10;3ZW2/YDBsYkl32obEv6+Y0OBbStVqpoHZ+wZnzlzPLO8H7QiB+6DtKah1aikhBtmW2l2Df32dfNu&#10;TkmIYFpQ1vCGHnmg96u3b5a9q/nYdla13BMEMaHuXUO7GF1dFIF1XEMYWccNOoX1GiJu/a5oPfSI&#10;rlUxLstZ0VvfOm8ZDwFP1ycnXWV8ITiLT0IEHolqKHKLefV53aa1WC2h3nlwnWRnGvAPLDRIg0kv&#10;UGuIQPZe/galJfM2WBFHzOrCCiEZzzVgNVX5SzUvHTiea0FxgrvIFP4fLPtyeHHPHmXoXagDmqmK&#10;QXid/siPDFms40UsPkTC8LAaL+7el1NKGPqq8WxeTWZJzuJ63fkQP3GrSTIa6vE1skhweAzxFPoz&#10;JGULVsl2I5XKG7/bPihPDoAvt8nfGf1VmDKkb+hiOk5EABtIKIhoatc2NJhdzvfqRrgFLvP3J+BE&#10;bA2hOxHICCkMai0jdqySuqHzy22oOw7tR9OSeHTY5gabnSZmQVOiOI4GGvl6BKn+HociKoNaXh8l&#10;WXHYDkRiYVXCSidb2x6fPQmObSQSfoQQn8FjB1eYHbsa837fg0cu6rPBtllUk6RUzJvJ9K7EmfC3&#10;nu2tBwzrLA4LCnoyH2IenSSDsR/20QqZ3/FK5cwZuzV3wnmy0jjc7nPUdf5XPwAAAP//AwBQSwME&#10;FAAGAAgAAAAhACGCky7dAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj81KxTAUhPeC7xCO4Ea8&#10;ae5fpTa9aMGlgr0+wLnNsS02J6VJf3x740qXwwwz3+Sn1fZiptF3jjWoTQKCuHam40bDx/nl/gGE&#10;D8gGe8ek4Zs8nIrrqxwz4xZ+p7kKjYgl7DPU0IYwZFL6uiWLfuMG4uh9utFiiHJspBlxieW2l9sk&#10;OUqLHceFFgcqW6q/qslqOPtdV1JfpX6eq9fncrqzC75pfXuzPj2CCLSGvzD84kd0KCLTxU1svOg1&#10;7PbHiB6ike5BxMDhoBSIi4atShXIIpf/LxQ/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AElZUOkWAgAARwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhACGCky7dAAAACgEAAA8AAAAAAAAAAAAAAAAAcAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;">
+              <v:rect w14:anchorId="630A6C70" id="Rectangle 2" o:spid="_x0000_s1027" style="position:absolute;left:0;text-align:left;margin-left:197pt;margin-top:8.6pt;width:89pt;height:89pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC6kAZfEgIAAEcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU21v0zAQ/o7Ef7D8nSbpVtiiphNaKUKa&#10;WKXBD7g6TmPJb/jcJv33nN2t7QAJCZEPzp3v/Nxzb/O70Wi2lwGVsw2vJiVn0grXKrtt+Pdvq3c3&#10;nGEE24J2Vjb8IJHfLd6+mQ++llPXO93KwAjEYj34hvcx+rooUPTSAE6cl5aMnQsGIqlhW7QBBkI3&#10;upiW5fticKH1wQmJSLfLo5EvMn7XSREfuw5lZLrhxC3mM+Rzk85iMYd6G8D3SjzTgH9gYUBZCnqC&#10;WkIEtgvqNyijRHDoujgRzhSu65SQOQfKpip/yeapBy9zLlQc9Kcy4f+DFV/3T34dqAyDxxpJTFmM&#10;XTDpT/zYmIt1OBVLjpEJuqyqq/KqpJoKsr0ohFOcn/uA8bN0hiWh4YG6kYsE+weMR9cXlxQNnVbt&#10;SmmdlbDd3OvA9kCdW+UvNYvQX7lpy4aG386mMyICNECdhkii8W3D0W5zvFcv8BK4zN+fgBOxJWB/&#10;JJARjsNiVKSJ1co0/Ob0GupeQvvJtiwePI25pWHniRkazrSk1SCB6EMdQem/+1Ga2lK256YkKY6b&#10;kSlKrEpY6Wbj2sM6MPRipYjwA2BcQ6AJrig6TTXF/bGDQFz0F0tjc1tdp0rFrFzPPqT+hUvL5tIC&#10;VvSOloUKehTvY16dlId1H3fRdSr38UzlmTNNa+7V82aldbjUs9d5/xc/AQAA//8DAFBLAwQUAAYA&#10;CAAAACEACOmMOt0AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VIXBB1SCmh&#10;IU4FkThSiZQHcOMlibDXUez88PYsJzjuzGj2m+KwOitmHEPvScHdJgGB1HjTU6vg4/R6+wgiRE1G&#10;W0+o4BsDHMrLi0Lnxi/0jnMdW8ElFHKtoItxyKUMTYdOh40fkNj79KPTkc+xlWbUC5c7K9MkeZBO&#10;98QfOj1g1WHzVU9OwSls+wptnYV5rt9equnGLfqo1PXV+vwEIuIa/8Lwi8/oUDLT2U9kgrAKtvt7&#10;3hLZyFIQHNhlKQtnFva7FGRZyP8Tyh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAupAG&#10;XxICAABHBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;COmMOt0AAAAKAQAADwAAAAAAAAAAAAAAAABsBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;">
                 <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short"/>
                 <v:textbox inset="2.53958mm,1.2694mm,2.53958mm,1.2694mm">
                   <w:txbxContent>
-                    <w:p w14:paraId="6A2C3918" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="006F01B0">
+                    <w:p w14:paraId="3D972EC0" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRPr="00862FEB" w:rsidRDefault="00000000" w:rsidP="00862FEB">
                       <w:pPr>
-                        <w:spacing w:after="200" w:line="275" w:lineRule="auto"/>
+                        <w:spacing w:before="240" w:after="200" w:line="275" w:lineRule="auto"/>
                         <w:jc w:val="center"/>
                         <w:textDirection w:val="btLr"/>
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
                       </w:pPr>
-                    </w:p>
-[...6 lines deleted...]
-                      <w:r>
+                      <w:r w:rsidRPr="00862FEB">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:color w:val="000000"/>
-                          <w:sz w:val="24"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Affix legal stamp here and sign across the stamp.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="698B925C" w14:textId="480B301B" w:rsidR="006F01B0" w:rsidRDefault="006F01B0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A7ABC79" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="006F01B0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="419D3AC2" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="006F01B0">
-      <w:pPr>
-[...18 lines deleted...]
-    <w:p w14:paraId="11AB8F13" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="006F01B0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="77CC9E09" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="006F01B0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7FD7C337" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
@@ -9247,138 +8420,138 @@
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="006F01B0" w:rsidRPr="00E9100F">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3D8CDC75" w14:textId="77777777" w:rsidR="0099082B" w:rsidRDefault="0099082B">
+    <w:p w14:paraId="4F8136BC" w14:textId="77777777" w:rsidR="001A514D" w:rsidRDefault="001A514D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6A7E3CA0" w14:textId="77777777" w:rsidR="0099082B" w:rsidRDefault="0099082B">
+    <w:p w14:paraId="2CF4CFF4" w14:textId="77777777" w:rsidR="001A514D" w:rsidRDefault="001A514D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{473F792F-0512-4D66-9640-E868BF08517C}"/>
-[...2 lines deleted...]
-    <w:embedBoldItalic r:id="rId4" w:fontKey="{8126669C-F716-4010-AF4F-120DEB719290}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{42ED2124-0E12-46BE-82ED-3213A63C4A3A}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{245A1FCF-91EB-4AAD-A3FC-600A9844E125}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{76AD2EC2-1FA5-46C5-AC9F-1084AB3C1B19}"/>
+    <w:embedBoldItalic r:id="rId4" w:fontKey="{BA30B437-80E4-4415-8F51-D75B135B1566}"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{A9C8F7DA-4EDF-4C07-B2C8-A8C6A6C9A1D0}"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{4B478BE9-D40D-4124-8CE3-9DC55DACF2F2}"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId6" w:fontKey="{22A8997A-8DA3-4F0C-A0B2-BC980EC8C133}"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{911CB1B6-7EAA-400E-BE4F-4918D2292CE7}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3356DB89" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="006F01B0"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="19405C9E" w14:textId="77777777" w:rsidR="0099082B" w:rsidRDefault="0099082B">
+    <w:p w14:paraId="2C7D7A89" w14:textId="77777777" w:rsidR="001A514D" w:rsidRDefault="001A514D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5CAB95EB" w14:textId="77777777" w:rsidR="0099082B" w:rsidRDefault="0099082B">
+    <w:p w14:paraId="00FC67F6" w14:textId="77777777" w:rsidR="001A514D" w:rsidRDefault="001A514D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="51F05B08" w14:textId="77777777" w:rsidR="006F01B0" w:rsidRDefault="006F01B0"/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02F3571D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0EA2A358"/>
     <w:lvl w:ilvl="0" w:tplc="B94AF93C">
       <w:start w:val="1"/>
@@ -9743,136 +8916,172 @@
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="141530A3"/>
-    <w:multiLevelType w:val="hybridMultilevel"/>
-[...1 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="736EB908">
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F8E2979C"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
-[...17 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
-[...23 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
-[...21 lines deleted...]
-      </w:pPr>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1521583E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1E144A14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -10031,50 +9240,174 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1760038D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3B3E190E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="9"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="231F0AB7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="84E23FB2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
@@ -10143,51 +9476,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="236C125B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DE842A74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
@@ -10256,51 +9589,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2BD54917"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4600C94E"/>
     <w:lvl w:ilvl="0" w:tplc="5DC843B0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -10346,233 +9679,423 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3AF4633D"/>
-    <w:multiLevelType w:val="hybridMultilevel"/>
-[...1 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="AD5883B4">
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="23EC6182"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
-[...17 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
-[...23 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
-[...21 lines deleted...]
-      </w:pPr>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D896750"/>
-    <w:multiLevelType w:val="hybridMultilevel"/>
-[...1 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="F1D641EA">
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="56906F04"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="12"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
-[...17 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
-[...23 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
-[...21 lines deleted...]
-      </w:pPr>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40040BDB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="23EC6182"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="507B39CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="37262ABE"/>
     <w:lvl w:ilvl="0" w:tplc="91E0ACEA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -10620,51 +10143,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5EB93483"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0212AA80"/>
     <w:lvl w:ilvl="0" w:tplc="0CF222B6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -10711,192 +10234,236 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="732042154">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1154830983">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="918948597">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2113545865">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1375428565">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="810251468">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="868564515">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="2015837510">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="328950196">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="131405472">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1155796757">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1203128019">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1890335277">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1553541346">
     <w:abstractNumId w:val="3"/>
   </w:num>
+  <w:num w:numId="15" w16cid:durableId="1026641172">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1489518739">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
   <w:numIdMacAtCleanup w:val="14"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="95"/>
+  <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006F01B0"/>
+    <w:rsid w:val="00010305"/>
     <w:rsid w:val="00047B2A"/>
     <w:rsid w:val="0009000E"/>
     <w:rsid w:val="00090B90"/>
     <w:rsid w:val="000D35CA"/>
     <w:rsid w:val="000F011C"/>
     <w:rsid w:val="001112E6"/>
     <w:rsid w:val="00112043"/>
     <w:rsid w:val="00120B5E"/>
     <w:rsid w:val="00147876"/>
+    <w:rsid w:val="00183D57"/>
     <w:rsid w:val="00185BDB"/>
     <w:rsid w:val="00193985"/>
+    <w:rsid w:val="001A4A89"/>
+    <w:rsid w:val="001A514D"/>
     <w:rsid w:val="001B7A8B"/>
     <w:rsid w:val="001D3FA1"/>
+    <w:rsid w:val="001E37B8"/>
     <w:rsid w:val="001F133A"/>
+    <w:rsid w:val="00203215"/>
+    <w:rsid w:val="00213145"/>
     <w:rsid w:val="00247DBD"/>
     <w:rsid w:val="00250B45"/>
     <w:rsid w:val="0025575B"/>
     <w:rsid w:val="002626AA"/>
     <w:rsid w:val="00286F49"/>
+    <w:rsid w:val="002D50D7"/>
     <w:rsid w:val="002F4074"/>
+    <w:rsid w:val="00310063"/>
     <w:rsid w:val="0037303E"/>
     <w:rsid w:val="00376305"/>
     <w:rsid w:val="003815EE"/>
     <w:rsid w:val="003A10A3"/>
+    <w:rsid w:val="003E76F5"/>
     <w:rsid w:val="00402A5E"/>
+    <w:rsid w:val="00422939"/>
     <w:rsid w:val="0045117B"/>
     <w:rsid w:val="004574ED"/>
+    <w:rsid w:val="00477791"/>
     <w:rsid w:val="004A20F5"/>
+    <w:rsid w:val="004B5E07"/>
     <w:rsid w:val="004F44E0"/>
     <w:rsid w:val="004F5251"/>
     <w:rsid w:val="00500009"/>
+    <w:rsid w:val="005537C2"/>
+    <w:rsid w:val="005C4B51"/>
+    <w:rsid w:val="005D6392"/>
     <w:rsid w:val="00605688"/>
     <w:rsid w:val="00641445"/>
     <w:rsid w:val="006F01B0"/>
+    <w:rsid w:val="0072798C"/>
     <w:rsid w:val="00735D68"/>
+    <w:rsid w:val="00736363"/>
     <w:rsid w:val="00737FBF"/>
+    <w:rsid w:val="007969C0"/>
     <w:rsid w:val="007A04D2"/>
+    <w:rsid w:val="007C154F"/>
     <w:rsid w:val="008326D6"/>
+    <w:rsid w:val="00854A4D"/>
+    <w:rsid w:val="00862FEB"/>
     <w:rsid w:val="00877E2F"/>
+    <w:rsid w:val="008D5862"/>
     <w:rsid w:val="008E37DC"/>
     <w:rsid w:val="0092053C"/>
     <w:rsid w:val="00951163"/>
+    <w:rsid w:val="009777D5"/>
     <w:rsid w:val="0099082B"/>
+    <w:rsid w:val="00994714"/>
     <w:rsid w:val="009B1E26"/>
     <w:rsid w:val="009E392E"/>
     <w:rsid w:val="00A13959"/>
     <w:rsid w:val="00A271E1"/>
+    <w:rsid w:val="00A33F00"/>
     <w:rsid w:val="00A41B1C"/>
     <w:rsid w:val="00A51EC1"/>
     <w:rsid w:val="00A6415C"/>
+    <w:rsid w:val="00AB583F"/>
     <w:rsid w:val="00AE688F"/>
     <w:rsid w:val="00B10F84"/>
     <w:rsid w:val="00B30B1A"/>
     <w:rsid w:val="00B40E9E"/>
     <w:rsid w:val="00B737AE"/>
     <w:rsid w:val="00BB7902"/>
     <w:rsid w:val="00BD7175"/>
     <w:rsid w:val="00C16A43"/>
     <w:rsid w:val="00C34932"/>
     <w:rsid w:val="00C65238"/>
+    <w:rsid w:val="00C936EF"/>
+    <w:rsid w:val="00C94C62"/>
+    <w:rsid w:val="00CB145D"/>
     <w:rsid w:val="00CB69DD"/>
+    <w:rsid w:val="00CC0CC5"/>
+    <w:rsid w:val="00D25D8B"/>
     <w:rsid w:val="00D763DE"/>
+    <w:rsid w:val="00DB249A"/>
     <w:rsid w:val="00DC7A34"/>
     <w:rsid w:val="00DD735C"/>
+    <w:rsid w:val="00E216C0"/>
     <w:rsid w:val="00E43D79"/>
+    <w:rsid w:val="00E52D74"/>
     <w:rsid w:val="00E7331D"/>
     <w:rsid w:val="00E9100F"/>
     <w:rsid w:val="00EA74F3"/>
     <w:rsid w:val="00EC5FF7"/>
     <w:rsid w:val="00ED7A29"/>
     <w:rsid w:val="00EE068C"/>
     <w:rsid w:val="00EE2713"/>
+    <w:rsid w:val="00F25531"/>
     <w:rsid w:val="00F26E72"/>
+    <w:rsid w:val="00F73ECD"/>
     <w:rsid w:val="00F9181D"/>
     <w:rsid w:val="00F96BA3"/>
     <w:rsid w:val="00FD67A9"/>
     <w:rsid w:val="00FE2128"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -11885,64 +11452,64 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5EDDE2A6-660E-4392-BF33-0246DA6A2401}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>848</Words>
-  <Characters>4838</Characters>
+  <Words>802</Words>
+  <Characters>4572</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>40</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>38</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5675</CharactersWithSpaces>
+  <CharactersWithSpaces>5364</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>