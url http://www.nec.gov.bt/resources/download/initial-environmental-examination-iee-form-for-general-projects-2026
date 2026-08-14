--- v0 (2026-07-21)
+++ v1 (2026-08-14)
@@ -25,71 +25,71 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5F4CAF68" w14:textId="7DD9FB3A" w:rsidR="00BC4AC8" w:rsidRDefault="00917A59" w:rsidP="00917A59">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="1C7A5CBC" wp14:editId="6C0372C3">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="1C7A5CBC" wp14:editId="16CFA323">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>222250</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="5749290" cy="2717800"/>
-                <wp:effectExtent l="0" t="0" r="22860" b="25400"/>
+                <wp:extent cx="5937250" cy="2717800"/>
+                <wp:effectExtent l="0" t="0" r="25400" b="25400"/>
                 <wp:wrapSquare wrapText="bothSides" distT="0" distB="0" distL="114300" distR="114300"/>
                 <wp:docPr id="1" name="Rectangle 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="5749290" cy="2717800"/>
+                          <a:ext cx="5937250" cy="2717800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525" cap="flat" cmpd="sng">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd type="none" w="sm" len="sm"/>
                           <a:tailEnd type="none" w="sm" len="sm"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="7AE0D1D9" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="00917A59">
                             <w:pPr>
                               <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="both"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
@@ -209,51 +209,51 @@
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="1C7A5CBC" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:17.5pt;width:452.7pt;height:214pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAhaKHlFQIAAEAEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2jAQfa/Uf7D83k1AUBZEWFVLqSqt&#10;WqRtP2BwHGLJt3oMCX/fscMC21aqVDUPztgez5w5c2b50BvNjjKgcrbio7uSM2mFq5XdV/z7t827&#10;e84wgq1BOysrfpLIH1Zv3yw7v5Bj1zpdy8AoiMVF5yvexugXRYGilQbwznlp6bJxwUCkbdgXdYCO&#10;ohtdjMvyfdG5UPvghESk0/VwyVc5ftNIEb82DcrIdMUJW8xryOsurcVqCYt9AN8qcYYB/4DCgLKU&#10;9BJqDRHYIajfQhklgkPXxDvhTOGaRgmZa6BqRuUv1Ty34GWuhchBf6EJ/19Y8eX47LeBaOg8LpDM&#10;VEXfBJP+hI/1mazThSzZRybocDqbzMdz4lTQ3Xg2mt2Xmc7i+twHjJ+kMywZFQ/UjUwSHJ8wUkpy&#10;fXFJ2dBpVW+U1nkT9rtHHdgRqHOb/KVm0ZNXbtqyruLz6XhKQIAE1GiIZBpfVxztPud79QJvA5f5&#10;+1PgBGwN2A4AcoRBLEZFUqxWpuJUMX3DcSuh/mhrFk+eZG5J7DwhQ8OZljQaZGStRVD6735UprZU&#10;7bUpyYr9rj93aufq0zYw9GKjCOkTYNxCIOmOKC3JmRL+OEAgEPqzJb3MR5NEUcybyXRGsFm4vdnd&#10;3oAVraMpISYH8zHmmUmNse7DIbpG5QYmVAOUM1iSaW7SeaTSHNzus9d18Fc/AQAA//8DAFBLAwQU&#10;AAYACAAAACEA7H44LNsAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzUrEQBCE74LvMLTgRdwZ&#10;ze6qMZNFAx4VzPoAvZk2Cc5PyEx+fHvbk56aooqqr4vD6qyYaYx98BpuNgoE+SaY3rcaPo4v1/cg&#10;YkJv0AZPGr4pwqE8PyswN2Hx7zTXqRVc4mOOGrqUhlzK2HTkMG7CQJ69zzA6TCzHVpoRFy53Vt4q&#10;tZcOe88LHQ5UddR81ZPTcIxZX5Gt7+I816/P1XTlFnzT+vJifXoEkWhNf2H4xWd0KJnpFCZvorAa&#10;+JGkIdvxZfdB7bYgThq2+0yBLAv5n7/8AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACFo&#10;oeUVAgAAQAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AOx+OCzbAAAABwEAAA8AAAAAAAAAAAAAAAAAbwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;">
+              <v:rect w14:anchorId="1C7A5CBC" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:17.5pt;width:467.5pt;height:214pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCrIS/XFQIAAEAEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06RlS7dV0xXaUoS0&#10;gkoLHzB1nMaSb3jcJv17xk5pu4CEhMiDM7bHM2fOnFk+9EazowyonK34eFRyJq1wtbL7in/7unlz&#10;zxlGsDVoZ2XFTxL5w+r1q2XnF3LiWqdrGRgFsbjofMXbGP2iKFC00gCOnJeWLhsXDETahn1RB+go&#10;utHFpCzfFZ0LtQ9OSEQ6XQ+XfJXjN40U8UvToIxMV5ywxbyGvO7SWqyWsNgH8K0SZxjwDygMKEtJ&#10;L6HWEIEdgvotlFEiOHRNHAlnCtc0SshcA1UzLn+p5rkFL3MtRA76C034/8KKz8dnvw1EQ+dxgWSm&#10;KvommPQnfKzPZJ0uZMk+MkGH0/nb2WRKnAq6m8zGs/sy01lcn/uA8aN0hiWj4oG6kUmC4xNGSkmu&#10;P11SNnRa1Ruldd6E/e5RB3YE6twmf6lZ9OSFm7asq/h8OpkSECABNRoimcbXFUe7z/levMDbwGX+&#10;/hQ4AVsDtgOAHGEQi1GRFKuVqThVTN9w3EqoP9iaxZMnmVsSO0/I0HCmJY0GGVlrEZT+ux+VqS1V&#10;e21KsmK/68+d2rn6tA0MvdgoQvoEGLcQSLpjSktypoTfDxAIhP5kSS/z8V2iKObN3XRGsFm4vdnd&#10;3oAVraMpISYH8zHmmUmNse79IbpG5QYmVAOUM1iSaW7SeaTSHNzus9d18Fc/AAAA//8DAFBLAwQU&#10;AAYACAAAACEAgK9ObtoAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7EMAyE70i8Q2QkLohN&#10;obBAqbuCShxZiS4P4G1MW9EkVZP+8PYYLnDyWGPNfM53q+3VzGPovEO42iSg2NXedK5BeD+8XN6D&#10;CpGcod47RvjiALvi9CSnzPjFvfFcxUZJiAsZIbQxDpnWoW7ZUtj4gZ14H360FGUdG21GWiTc9vo6&#10;SbbaUuekoaWBy5brz2qyCIeQdiX31V2Y5+r1uZwu7EJ7xPOz9ekRVOQ1/h3DD76gQyFMRz85E1SP&#10;II9EhPRWprgPv+KIcLNNE9BFrv/zF98AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqyEv&#10;1xUCAABABAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;gK9ObtoAAAAHAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;">
                 <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short"/>
                 <v:textbox inset="2.53958mm,1.2694mm,2.53958mm,1.2694mm">
                   <w:txbxContent>
                     <w:p w14:paraId="7AE0D1D9" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="00917A59">
                       <w:pPr>
                         <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="both"/>
                         <w:textDirection w:val="btLr"/>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Note 1: The IEE form submitted may be expanded or adjusted as necessary, provided that the original headings remain unchanged. The form must be typed in </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                           <w:i/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t>Garamond</w:t>
@@ -346,1803 +346,1324 @@
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t>Note 5: The application shall be subjected to Fee Schedules to cover the cost of administering the Environmental Assessment Act, 2000</w:t>
                       </w:r>
                       <w:r w:rsidR="00917A59">
                         <w:rPr>
                           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Initial Environmental Examination (IEE) Form for General Projects -</w:t>
-[...19 lines deleted...]
-        <w:t>2026</w:t>
+        <w:t>Initial Environmental Examination (IEE) Form for General Projects - 2026</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_9nx7lxwai3hi" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="55BF32F6" w14:textId="77777777" w:rsidR="00BF6D93" w:rsidRPr="00BF6D93" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF6D93">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>General Information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AE59764" w14:textId="77777777" w:rsidR="00BF6D93" w:rsidRDefault="00BF6D93" w:rsidP="00BF6D93">
-      <w:pPr>
+    <w:p w14:paraId="5AE59764" w14:textId="390701FD" w:rsidR="00BF6D93" w:rsidRPr="009E5729" w:rsidRDefault="00BF6D93" w:rsidP="009E5729">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...29 lines deleted...]
-        <w:t xml:space="preserve">…………………  </w:t>
+      <w:r w:rsidRPr="009E5729">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Name of the project: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ECC06C9" w14:textId="77777777" w:rsidR="00BF6D93" w:rsidRDefault="00BF6D93" w:rsidP="00BF6D93">
-      <w:pPr>
+    <w:p w14:paraId="0ECC06C9" w14:textId="52D04EAC" w:rsidR="00BF6D93" w:rsidRPr="009E5729" w:rsidRDefault="00BF6D93" w:rsidP="009E5729">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="00BF6D93">
+      <w:r w:rsidRPr="009E5729">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Application (Tick as appropriate):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73673984" w14:textId="77777777" w:rsidR="007111AE" w:rsidRDefault="00000000" w:rsidP="007111AE">
-      <w:pPr>
+    <w:p w14:paraId="3AAD9F4E" w14:textId="77777777" w:rsidR="00426B85" w:rsidRDefault="00000000" w:rsidP="00426B85">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
-[...6 lines deleted...]
-      <w:r>
+        <w:ind w:left="1350"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00426B85">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>New</w:t>
       </w:r>
+      <w:r w:rsidR="00426B85">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="795C73A5" w14:textId="77777777" w:rsidR="00B95797" w:rsidRDefault="00000000" w:rsidP="00B95797">
-      <w:pPr>
+    <w:p w14:paraId="795C73A5" w14:textId="31C53AAB" w:rsidR="00B95797" w:rsidRPr="00426B85" w:rsidRDefault="00000000" w:rsidP="00426B85">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
-[...6 lines deleted...]
-      <w:r>
+        <w:ind w:left="1350"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00426B85">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Modification</w:t>
       </w:r>
-    </w:p>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">………………… </w:t>
+      <w:r w:rsidR="00426B85">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71D6B1B4" w14:textId="77777777" w:rsidR="00D77D65" w:rsidRPr="00D77D65" w:rsidRDefault="00000000">
+    <w:p w14:paraId="12205412" w14:textId="75E50FFA" w:rsidR="00BC4AC8" w:rsidRPr="00A23695" w:rsidRDefault="00B95797" w:rsidP="00A23695">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23695">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Project Type: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71D6B1B4" w14:textId="77777777" w:rsidR="00D77D65" w:rsidRPr="00D77D65" w:rsidRDefault="00000000" w:rsidP="000468DA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D77D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Applicant Details</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CBDD65F" w14:textId="7236D9BC" w:rsidR="00D77D65" w:rsidRPr="00280496" w:rsidRDefault="00D77D65" w:rsidP="00280496">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00280496">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Name of the applicant:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32DD51B3" w14:textId="0672E4A4" w:rsidR="00D77D65" w:rsidRPr="00280496" w:rsidRDefault="00D77D65" w:rsidP="00280496">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00280496">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Citizenship Identity Card Number (Optional):  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="737B2322" w14:textId="7C1AE520" w:rsidR="00D77D65" w:rsidRPr="00280496" w:rsidRDefault="00D77D65" w:rsidP="00280496">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00280496">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Address:       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18CF73D7" w14:textId="73A4564F" w:rsidR="00D77D65" w:rsidRPr="00280496" w:rsidRDefault="00D77D65" w:rsidP="00280496">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00280496">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Post Box No. (if applicable):    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E875F91" w14:textId="44608459" w:rsidR="006948C8" w:rsidRPr="00280496" w:rsidRDefault="00D77D65" w:rsidP="00280496">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00280496">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contact No.:                           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E685E5D" w14:textId="0B9B1733" w:rsidR="002A7790" w:rsidRPr="00280496" w:rsidRDefault="006948C8" w:rsidP="00280496">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00280496">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Email address:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F983A8C" w14:textId="77777777" w:rsidR="002A7790" w:rsidRPr="002A7790" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D77D65">
+      <w:r w:rsidRPr="002A7790">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Applicant Details</w:t>
+        <w:t>Details of the environmental focal person of the project</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CBDD65F" w14:textId="77777777" w:rsidR="00D77D65" w:rsidRDefault="00D77D65" w:rsidP="00D77D65">
-      <w:pPr>
+    <w:p w14:paraId="5DAAA7EE" w14:textId="08C4F9F1" w:rsidR="002A7790" w:rsidRPr="001F7821" w:rsidRDefault="002A7790" w:rsidP="001F7821">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...29 lines deleted...]
-        <w:t>………………</w:t>
+      <w:r w:rsidRPr="001F7821">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Name:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32DD51B3" w14:textId="77777777" w:rsidR="00D77D65" w:rsidRDefault="00D77D65" w:rsidP="00D77D65">
-      <w:pPr>
+    <w:p w14:paraId="29405210" w14:textId="34CBED99" w:rsidR="002A7790" w:rsidRPr="001F7821" w:rsidRDefault="002A7790" w:rsidP="001F7821">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...29 lines deleted...]
-        <w:t xml:space="preserve">…………………  </w:t>
+      <w:r w:rsidRPr="001F7821">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Email address:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="737B2322" w14:textId="77777777" w:rsidR="00D77D65" w:rsidRDefault="00D77D65" w:rsidP="00D77D65">
-[...38 lines deleted...]
-        <w:t xml:space="preserve">………………       </w:t>
+    <w:p w14:paraId="7484567D" w14:textId="796E9C19" w:rsidR="00BC4AC8" w:rsidRPr="00400571" w:rsidRDefault="002A7790" w:rsidP="00400571">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F7821">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Contact No.:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18CF73D7" w14:textId="77777777" w:rsidR="00D77D65" w:rsidRDefault="00D77D65" w:rsidP="00D77D65">
-[...149 lines deleted...]
-    <w:p w14:paraId="6F983A8C" w14:textId="77777777" w:rsidR="002A7790" w:rsidRPr="002A7790" w:rsidRDefault="00000000">
+    <w:p w14:paraId="13A130A4" w14:textId="77777777" w:rsidR="00111008" w:rsidRDefault="00000000" w:rsidP="00400571">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="002A7790">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Details of the environmental focal person of the project</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00111008">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Project Details</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DAAA7EE" w14:textId="77777777" w:rsidR="002A7790" w:rsidRDefault="002A7790" w:rsidP="002A7790">
-[...135 lines deleted...]
-    <w:p w14:paraId="13A130A4" w14:textId="77777777" w:rsidR="00111008" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2D8EC53E" w14:textId="2C0DFD9E" w:rsidR="00111008" w:rsidRPr="00400571" w:rsidRDefault="00111008" w:rsidP="00400571">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
+          <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00400571">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Project Location:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F23EC88" w14:textId="77777777" w:rsidR="0001621F" w:rsidRDefault="00111008" w:rsidP="0001621F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1350"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00400571">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dzongkhag/Thromde:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49581C04" w14:textId="77777777" w:rsidR="00407272" w:rsidRDefault="00D64A14" w:rsidP="00407272">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1350"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0001621F">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Gewog:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F6A75F4" w14:textId="77777777" w:rsidR="00407272" w:rsidRDefault="0059471F" w:rsidP="00407272">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1350"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00407272">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Village:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72A464E2" w14:textId="11918BE2" w:rsidR="00672524" w:rsidRPr="00407272" w:rsidRDefault="00462F3B" w:rsidP="00407272">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1350"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00407272">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Name of the project site:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5380CF0D" w14:textId="6133221C" w:rsidR="00F471DC" w:rsidRPr="00BD1E60" w:rsidRDefault="00672524" w:rsidP="00BD1E60">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00111008">
-[...8 lines deleted...]
-        <w:t>Project Details</w:t>
+      <w:r w:rsidRPr="00BD1E60">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Project Cost (Nu.):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D8EC53E" w14:textId="77777777" w:rsidR="00111008" w:rsidRDefault="00111008">
-      <w:pPr>
+    <w:p w14:paraId="5CFB2EE7" w14:textId="7AF26B6D" w:rsidR="00606C1D" w:rsidRPr="00BD1E60" w:rsidRDefault="00F471DC" w:rsidP="00BD1E60">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">4.1. </w:t>
+      <w:r w:rsidRPr="00BD1E60">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Project objective:</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="00111008">
-[...5 lines deleted...]
-        <w:t>Project Location</w:t>
+    </w:p>
+    <w:p w14:paraId="1CEA69AE" w14:textId="79406E6B" w:rsidR="00DA25A4" w:rsidRPr="00BD1E60" w:rsidRDefault="00606C1D" w:rsidP="00BD1E60">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD1E60">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Land type and project area, tick as appropriate</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00133A76">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58B02F60" w14:textId="77777777" w:rsidR="00D64A14" w:rsidRDefault="00111008" w:rsidP="00D64A14">
-      <w:pPr>
+    <w:p w14:paraId="49A3ADBF" w14:textId="77777777" w:rsidR="0070116D" w:rsidRPr="0070116D" w:rsidRDefault="00DA25A4" w:rsidP="0070116D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="450"/>
-[...128 lines deleted...]
-        <w:ind w:left="450"/>
+        <w:ind w:left="1350"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...184 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidRPr="0070116D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Industrial Area/Estate/Park…………………acres</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FA90236" w14:textId="0755AF30" w:rsidR="003B1221" w:rsidRDefault="00DA25A4" w:rsidP="003B1221">
-      <w:pPr>
+    <w:p w14:paraId="3D281A2F" w14:textId="77777777" w:rsidR="0070116D" w:rsidRPr="0070116D" w:rsidRDefault="00DA25A4" w:rsidP="0070116D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="450"/>
+        <w:ind w:left="1350"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA25A4">
-[...17 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidRPr="0070116D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>State Reserved Forest Land………………</w:t>
       </w:r>
-      <w:r w:rsidR="00920C36">
+      <w:r w:rsidR="00920C36" w:rsidRPr="0070116D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">…. </w:t>
       </w:r>
-      <w:r w:rsidR="00013A12">
+      <w:r w:rsidR="00013A12" w:rsidRPr="0070116D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00920C36">
+      <w:r w:rsidR="00920C36" w:rsidRPr="0070116D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>cres</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7526D5C2" w14:textId="7BA12A53" w:rsidR="003B1221" w:rsidRDefault="003B1221" w:rsidP="003B1221">
-      <w:pPr>
+    <w:p w14:paraId="03D31148" w14:textId="7DC6E960" w:rsidR="0070116D" w:rsidRPr="0070116D" w:rsidRDefault="003B1221" w:rsidP="0070116D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="450"/>
+        <w:ind w:left="1350"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003B1221">
-[...5 lines deleted...]
-        <w:t>4.1.3.</w:t>
+      <w:r w:rsidRPr="0070116D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Private………………</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="0070116D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………………………</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0070116D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
-[...15 lines deleted...]
-      <w:r w:rsidR="00013A12">
+      <w:r w:rsidR="00013A12" w:rsidRPr="0070116D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0070116D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>cres</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C3AA79B" w14:textId="0E8D47D6" w:rsidR="00BC4AC8" w:rsidRPr="002741FF" w:rsidRDefault="003B1221" w:rsidP="002741FF">
-      <w:pPr>
+    <w:p w14:paraId="6C3AA79B" w14:textId="01D74E5A" w:rsidR="00BC4AC8" w:rsidRPr="0070116D" w:rsidRDefault="003B1221" w:rsidP="0070116D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="450"/>
+        <w:ind w:left="1350"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003B1221">
-[...17 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidRPr="0070116D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Others</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidRPr="0070116D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(specify)</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-        <w:t>…………</w:t>
+      <w:r w:rsidRPr="0070116D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>……………. area…………</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-        <w:t>…. area</w:t>
+      <w:r w:rsidR="0070116D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>...</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-        <w:t>……………acres</w:t>
+      <w:r w:rsidRPr="0070116D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>acres</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20ADC003" w14:textId="77777777" w:rsidR="002741FF" w:rsidRDefault="002741FF">
-      <w:pPr>
+    <w:p w14:paraId="20ADC003" w14:textId="2A768D7C" w:rsidR="002741FF" w:rsidRPr="001C7F28" w:rsidRDefault="002741FF" w:rsidP="001C7F28">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">4.5. </w:t>
+      <w:r w:rsidRPr="001C7F28">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Total area: ………………</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="002741FF">
-[...5 lines deleted...]
-        <w:t>Total area: ……………</w:t>
+      <w:r w:rsidR="001C7F28">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>……</w:t>
       </w:r>
-      <w:r w:rsidRPr="002741FF">
-[...5 lines deleted...]
-        <w:t>…. acres</w:t>
+      <w:r w:rsidR="005859F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">….. </w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="002741FF">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="001C7F28">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">acres </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="583FC8B2" w14:textId="7B2873EA" w:rsidR="00D70E93" w:rsidRDefault="002741FF">
-      <w:pPr>
+    <w:p w14:paraId="583FC8B2" w14:textId="2557294D" w:rsidR="00D70E93" w:rsidRPr="001C7F28" w:rsidRDefault="002741FF" w:rsidP="001C7F28">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">4.6. </w:t>
+      <w:r w:rsidRPr="001C7F28">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Total built up area: ……………</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="002741FF">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Total built up </w:t>
+      <w:r w:rsidR="00D70E93" w:rsidRPr="001C7F28">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">…. </w:t>
       </w:r>
-      <w:r w:rsidRPr="002741FF">
-[...31 lines deleted...]
-      <w:r w:rsidR="00E07199">
+      <w:r w:rsidR="00E07199" w:rsidRPr="001C7F28">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00D70E93" w:rsidRPr="002741FF">
+      <w:r w:rsidR="00D70E93" w:rsidRPr="001C7F28">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>cres</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25E1C949" w14:textId="77777777" w:rsidR="003402E2" w:rsidRDefault="00D70E93">
-      <w:pPr>
+    <w:p w14:paraId="25E1C949" w14:textId="0091D2F1" w:rsidR="003402E2" w:rsidRPr="001C7F28" w:rsidRDefault="00D70E93" w:rsidP="001C7F28">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="002741FF">
+      <w:r w:rsidRPr="001C7F28">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Project output:</w:t>
       </w:r>
-      <w:r>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">……………… </w:t>
+    </w:p>
+    <w:p w14:paraId="332C670F" w14:textId="2BD1728A" w:rsidR="003402E2" w:rsidRPr="001C7F28" w:rsidRDefault="003402E2" w:rsidP="001C7F28">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C7F28">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Project Construction Period:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="332C670F" w14:textId="77777777" w:rsidR="003402E2" w:rsidRDefault="003402E2">
-[...58 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="002741FF">
+    <w:p w14:paraId="035D2B7E" w14:textId="3F8A77A3" w:rsidR="00BC4AC8" w:rsidRPr="001C7F28" w:rsidRDefault="003402E2" w:rsidP="00B0237B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C7F28">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>List the raw materials, quantities to be used, source and the method of storing in the following format:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a"/>
-        <w:tblW w:w="9375" w:type="dxa"/>
+        <w:tblW w:w="9355" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="890"/>
         <w:gridCol w:w="1980"/>
         <w:gridCol w:w="1170"/>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="1920"/>
-        <w:gridCol w:w="1860"/>
+        <w:gridCol w:w="1840"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BC4AC8" w14:paraId="794E3B35" w14:textId="77777777" w:rsidTr="003402E2">
+      <w:tr w:rsidR="00BC4AC8" w14:paraId="794E3B35" w14:textId="77777777" w:rsidTr="005925E6">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="890" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-          <w:p w14:paraId="285A403D" w14:textId="62F23E83" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="003402E2">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="285A403D" w14:textId="10E1EE8B" w:rsidR="00BC4AC8" w:rsidRPr="00B0237B" w:rsidRDefault="00000000" w:rsidP="00B0237B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-                <w:b/>
-[...13 lines deleted...]
-              <w:t>SI.</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B0237B">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>S</w:t>
             </w:r>
-            <w:r w:rsidR="003402E2">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="00984524">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>l</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B0237B">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="003402E2" w:rsidRPr="00B0237B">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...7 lines deleted...]
-              <w:t>no.</w:t>
+            <w:r w:rsidRPr="00B0237B">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>no</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-          <w:p w14:paraId="295F383B" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="003402E2">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="295F383B" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRPr="00B0237B" w:rsidRDefault="00000000" w:rsidP="00B0237B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-                <w:b/>
-[...9 lines deleted...]
-                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B0237B">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Raw materials</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-          <w:p w14:paraId="44FD01A1" w14:textId="7C036038" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="003402E2">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44FD01A1" w14:textId="7C036038" w:rsidR="00BC4AC8" w:rsidRPr="00B0237B" w:rsidRDefault="00000000" w:rsidP="00B0237B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-                <w:b/>
-[...9 lines deleted...]
-                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B0237B">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Quantity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-          <w:p w14:paraId="3934614B" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="003402E2">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3934614B" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRPr="00B0237B" w:rsidRDefault="00000000" w:rsidP="00B0237B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-                <w:b/>
-[...9 lines deleted...]
-                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B0237B">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Unit (as appropriate)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1920" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-          <w:p w14:paraId="298551FD" w14:textId="288F4586" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="003402E2">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="298551FD" w14:textId="288F4586" w:rsidR="00BC4AC8" w:rsidRPr="00B0237B" w:rsidRDefault="00000000" w:rsidP="00B0237B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-                <w:b/>
-[...9 lines deleted...]
-                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B0237B">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Source</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1860" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="7AA72548" w14:textId="1B6ADEDA" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="003402E2">
+            <w:tcW w:w="1840" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AA72548" w14:textId="1B6ADEDA" w:rsidR="00BC4AC8" w:rsidRPr="00B0237B" w:rsidRDefault="00000000" w:rsidP="00B0237B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-                <w:b/>
-[...9 lines deleted...]
-                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B0237B">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Method of Storing</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC4AC8" w14:paraId="774E830E" w14:textId="77777777" w:rsidTr="003402E2">
+      <w:tr w:rsidR="00BC4AC8" w14:paraId="774E830E" w14:textId="77777777" w:rsidTr="005925E6">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="890" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="49424A6D" w14:textId="55317988" w:rsidR="00BC4AC8" w:rsidRPr="003402E2" w:rsidRDefault="00BC4AC8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -2216,72 +1737,75 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1920" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4C091B03" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="003402E2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcW w:w="1840" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="145E0E12" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="003402E2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC4AC8" w14:paraId="11671482" w14:textId="77777777" w:rsidTr="003402E2">
+      <w:tr w:rsidR="00BC4AC8" w14:paraId="11671482" w14:textId="77777777" w:rsidTr="005925E6">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="890" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1A06AAF9" w14:textId="65D933E6" w:rsidR="00BC4AC8" w:rsidRPr="003402E2" w:rsidRDefault="00BC4AC8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -2355,72 +1879,75 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1920" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="585C45E9" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="003402E2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcW w:w="1840" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="66F2F327" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="003402E2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC4AC8" w14:paraId="7FFF6F8C" w14:textId="77777777" w:rsidTr="003402E2">
+      <w:tr w:rsidR="00BC4AC8" w14:paraId="7FFF6F8C" w14:textId="77777777" w:rsidTr="005925E6">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="890" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3A8A83F0" w14:textId="52E5FEBA" w:rsidR="00BC4AC8" w:rsidRPr="003402E2" w:rsidRDefault="00BC4AC8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -2494,319 +2021,297 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1920" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2486BE65" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="003402E2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcW w:w="1840" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6042DC04" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="003402E2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6855801B" w14:textId="3E530AF3" w:rsidR="00BC4AC8" w:rsidRPr="003402E2" w:rsidRDefault="003402E2" w:rsidP="003402E2">
-      <w:pPr>
+    <w:p w14:paraId="6855801B" w14:textId="3AF06BE4" w:rsidR="00BC4AC8" w:rsidRPr="00984524" w:rsidRDefault="003402E2" w:rsidP="00984524">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
         <w:spacing w:before="240" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="003402E2">
+      <w:r w:rsidRPr="00984524">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>List the final products and quantities to be produced in the following format:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a0"/>
-        <w:tblW w:w="9450" w:type="dxa"/>
+        <w:tblW w:w="9355" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="890"/>
         <w:gridCol w:w="1720"/>
         <w:gridCol w:w="1650"/>
         <w:gridCol w:w="2670"/>
-        <w:gridCol w:w="2520"/>
+        <w:gridCol w:w="2425"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BC4AC8" w14:paraId="4165FD2C" w14:textId="77777777" w:rsidTr="003402E2">
+      <w:tr w:rsidR="00BC4AC8" w14:paraId="4165FD2C" w14:textId="77777777" w:rsidTr="005925E6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="890" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-          <w:p w14:paraId="33208BF0" w14:textId="12D7E06D" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="003402E2">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33208BF0" w14:textId="2810DE35" w:rsidR="00BC4AC8" w:rsidRPr="00984524" w:rsidRDefault="00000000" w:rsidP="00984524">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-                <w:b/>
-[...9 lines deleted...]
-                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00984524">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Sl.</w:t>
             </w:r>
-            <w:r w:rsidR="003402E2">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="003402E2" w:rsidRPr="00984524">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...7 lines deleted...]
-              <w:t>no.</w:t>
+            <w:r w:rsidRPr="00984524">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>no</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1720" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-          <w:p w14:paraId="02A540E5" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="003402E2">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02A540E5" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRPr="00984524" w:rsidRDefault="00000000" w:rsidP="00984524">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-                <w:b/>
-[...9 lines deleted...]
-                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00984524">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Final Products</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1650" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-          <w:p w14:paraId="18B74857" w14:textId="0FC98D5A" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="003402E2">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18B74857" w14:textId="0FC98D5A" w:rsidR="00BC4AC8" w:rsidRPr="00984524" w:rsidRDefault="00000000" w:rsidP="00984524">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-                <w:b/>
-[...9 lines deleted...]
-                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00984524">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Quantity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2670" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-          <w:p w14:paraId="4A5EFF75" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="003402E2">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A5EFF75" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRPr="00984524" w:rsidRDefault="00000000" w:rsidP="00984524">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-                <w:b/>
-[...9 lines deleted...]
-                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00984524">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Unit (as appropriate)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="397B11C8" w14:textId="42406799" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="003402E2">
+            <w:tcW w:w="2425" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="397B11C8" w14:textId="42406799" w:rsidR="00BC4AC8" w:rsidRPr="00984524" w:rsidRDefault="00000000" w:rsidP="00984524">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-                <w:b/>
-[...9 lines deleted...]
-                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00984524">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Method of Storing</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC4AC8" w14:paraId="5FF01000" w14:textId="77777777" w:rsidTr="003402E2">
+      <w:tr w:rsidR="00BC4AC8" w14:paraId="5FF01000" w14:textId="77777777" w:rsidTr="005925E6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="890" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="00AE60D2" w14:textId="3A6C4BF2" w:rsidR="00BC4AC8" w:rsidRPr="008F6399" w:rsidRDefault="00BC4AC8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -2862,74 +2367,74 @@
           <w:tcPr>
             <w:tcW w:w="2670" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="584BF568" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="008F6399">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcW w:w="2425" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="751273C4" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="008F6399">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC4AC8" w14:paraId="3C46E5B9" w14:textId="77777777" w:rsidTr="003402E2">
+      <w:tr w:rsidR="00BC4AC8" w14:paraId="3C46E5B9" w14:textId="77777777" w:rsidTr="005925E6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="890" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="17A2BC20" w14:textId="4C145D12" w:rsidR="00BC4AC8" w:rsidRPr="008F6399" w:rsidRDefault="00BC4AC8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -2985,74 +2490,74 @@
           <w:tcPr>
             <w:tcW w:w="2670" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="15FBF647" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="008F6399">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcW w:w="2425" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7E23BE42" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="008F6399">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC4AC8" w14:paraId="09838B38" w14:textId="77777777" w:rsidTr="003402E2">
+      <w:tr w:rsidR="00BC4AC8" w14:paraId="09838B38" w14:textId="77777777" w:rsidTr="005925E6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="890" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="06E7B01E" w14:textId="32838196" w:rsidR="00BC4AC8" w:rsidRPr="008F6399" w:rsidRDefault="00BC4AC8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -3108,559 +2613,501 @@
           <w:tcPr>
             <w:tcW w:w="2670" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="427619E6" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="008F6399">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcW w:w="2425" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="47CC73CE" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="008F6399">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="16808D9B" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8">
-[...9 lines deleted...]
-    <w:p w14:paraId="5CC537DE" w14:textId="2C42C2D6" w:rsidR="00BC4AC8" w:rsidRPr="00001649" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5CC537DE" w14:textId="2C42C2D6" w:rsidR="00BC4AC8" w:rsidRPr="00001649" w:rsidRDefault="00000000" w:rsidP="00984524">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00001649">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Information on water </w:t>
       </w:r>
       <w:r w:rsidR="00001649" w:rsidRPr="00001649">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>requirements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A7C0871" w14:textId="77777777" w:rsidR="00001649" w:rsidRDefault="00000000" w:rsidP="000962BD">
+    <w:p w14:paraId="2A7C0871" w14:textId="3AB2F403" w:rsidR="00001649" w:rsidRDefault="00000000" w:rsidP="000962BD">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>If water is required for the project, respond to the following questions</w:t>
       </w:r>
+      <w:r w:rsidR="00984524">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7A37A347" w14:textId="77777777" w:rsidR="003017B6" w:rsidRDefault="00001649" w:rsidP="000962BD">
-      <w:pPr>
+    <w:p w14:paraId="7A37A347" w14:textId="28C23FB3" w:rsidR="003017B6" w:rsidRPr="00984524" w:rsidRDefault="00001649" w:rsidP="00984524">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidRPr="00984524">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Name of the water source:</w:t>
       </w:r>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="3C80C9F7" w14:textId="2AF3FD1E" w:rsidR="00CE6632" w:rsidRPr="00984524" w:rsidRDefault="003017B6" w:rsidP="00984524">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00984524">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Distance of the water source from the project site:</w:t>
+      </w:r>
+      <w:r w:rsidR="009114EF" w:rsidRPr="00984524">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-        <w:t>...................................</w:t>
+      <w:r w:rsidRPr="00984524">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>....................................</w:t>
       </w:r>
-    </w:p>
-[...24 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidR="009114EF" w:rsidRPr="00984524">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
-[...31 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidRPr="00984524">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>meters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CC3A7EE" w14:textId="398AE64A" w:rsidR="00BC4AC8" w:rsidRPr="00CE6632" w:rsidRDefault="00CE6632" w:rsidP="000962BD">
-[...1 lines deleted...]
-        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2CC3A7EE" w14:textId="46D5ED19" w:rsidR="00BC4AC8" w:rsidRPr="00984524" w:rsidRDefault="00CE6632" w:rsidP="00E74B63">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:right="90"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidRPr="00984524">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Provide the total water requirement in m</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidRPr="00984524">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidRPr="00984524">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/day during the construction and operation phase in the following format:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a1"/>
         <w:tblW w:w="9330" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="980"/>
         <w:gridCol w:w="2970"/>
         <w:gridCol w:w="3040"/>
         <w:gridCol w:w="2340"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BC4AC8" w14:paraId="022F9096" w14:textId="77777777" w:rsidTr="00CC6647">
+      <w:tr w:rsidR="00BC4AC8" w14:paraId="022F9096" w14:textId="77777777" w:rsidTr="005925E6">
         <w:trPr>
           <w:trHeight w:val="267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="980" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="690E0FD4" w14:textId="6AD31F2B" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="00CC6647">
+          <w:p w14:paraId="690E0FD4" w14:textId="45CDA2D4" w:rsidR="00BC4AC8" w:rsidRPr="005925E6" w:rsidRDefault="00000000" w:rsidP="00CC6647">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-                <w:b/>
-[...9 lines deleted...]
-                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005925E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Sl.</w:t>
             </w:r>
-            <w:r w:rsidR="00CC6647">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="00CC6647" w:rsidRPr="005925E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...7 lines deleted...]
-              <w:t>No.</w:t>
+            <w:r w:rsidR="005925E6" w:rsidRPr="005925E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>n</w:t>
             </w:r>
+            <w:r w:rsidRPr="005925E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5B8224F6" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="00CC6647">
+          <w:p w14:paraId="5B8224F6" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRPr="005925E6" w:rsidRDefault="00000000" w:rsidP="00CC6647">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-                <w:b/>
-[...9 lines deleted...]
-                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005925E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Pre-construction (m</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="005925E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="005925E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>/day)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3040" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2AD0CF41" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="00CC6647">
+          <w:p w14:paraId="2AD0CF41" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRPr="005925E6" w:rsidRDefault="00000000" w:rsidP="00CC6647">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-                <w:b/>
-[...9 lines deleted...]
-                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005925E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Construction (m</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="005925E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="005925E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>/day)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="27ABBAF2" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="00CC6647">
+          <w:p w14:paraId="27ABBAF2" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRPr="005925E6" w:rsidRDefault="00000000" w:rsidP="00CC6647">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-                <w:b/>
-[...9 lines deleted...]
-                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005925E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Operation (m</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="005925E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="005925E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>/day)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC4AC8" w14:paraId="770889E7" w14:textId="77777777" w:rsidTr="00CC6647">
+      <w:tr w:rsidR="00BC4AC8" w14:paraId="770889E7" w14:textId="77777777" w:rsidTr="005925E6">
         <w:trPr>
           <w:trHeight w:val="231"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="980" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="75CA8695" w14:textId="1E8D0E1C" w:rsidR="00BC4AC8" w:rsidRPr="00CC6647" w:rsidRDefault="00BC4AC8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
@@ -3714,51 +3161,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="47ADF122" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="00CC6647">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC4AC8" w14:paraId="265B6132" w14:textId="77777777" w:rsidTr="00CC6647">
+      <w:tr w:rsidR="00BC4AC8" w14:paraId="265B6132" w14:textId="77777777" w:rsidTr="005925E6">
         <w:trPr>
           <w:trHeight w:val="276"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="980" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1D9F59FB" w14:textId="0E6CB75E" w:rsidR="00BC4AC8" w:rsidRPr="00CC6647" w:rsidRDefault="00BC4AC8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
@@ -3812,51 +3259,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="722F945B" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="00CC6647">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC4AC8" w14:paraId="57404559" w14:textId="77777777" w:rsidTr="00CC6647">
+      <w:tr w:rsidR="00BC4AC8" w14:paraId="57404559" w14:textId="77777777" w:rsidTr="005925E6">
         <w:trPr>
           <w:trHeight w:val="321"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="980" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1AAC71A4" w14:textId="5DD31405" w:rsidR="00BC4AC8" w:rsidRPr="00CC6647" w:rsidRDefault="00BC4AC8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
@@ -3911,5061 +3358,5130 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="77140CE9" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="00CC6647">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4703FC4F" w14:textId="327E6F46" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="00CC6647">
-[...1 lines deleted...]
-        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4703FC4F" w14:textId="327E6F46" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="005925E6">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:ind w:right="90"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The above table and list are indicative and may be extended or modified as required to capture all relevant project information.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E6E4632" w14:textId="77777777" w:rsidR="00443AA5" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3E6E4632" w14:textId="6FD9A0FF" w:rsidR="00443AA5" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00443AA5">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Source of energy, tick as appropriate:</w:t>
+        <w:t>Source of energy, tick as appropriate</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B4DC617" w14:textId="78D3EF64" w:rsidR="00F43366" w:rsidRDefault="00000000" w:rsidP="00F43366">
-      <w:pPr>
+    <w:p w14:paraId="4B4DC617" w14:textId="1613371B" w:rsidR="00F43366" w:rsidRPr="005925E6" w:rsidRDefault="00000000" w:rsidP="005925E6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00443AA5">
+      <w:r w:rsidRPr="005925E6">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Electricity, if yes, tapping point (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00443AA5">
+      <w:r w:rsidRPr="005925E6">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Name and geo-coordinates</w:t>
       </w:r>
-      <w:r w:rsidRPr="00443AA5">
+      <w:r w:rsidRPr="005925E6">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>):</w:t>
       </w:r>
-      <w:r w:rsidR="00443AA5">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    </w:p>
+    <w:p w14:paraId="09D03BEF" w14:textId="685D534C" w:rsidR="00F43366" w:rsidRPr="005925E6" w:rsidRDefault="00000000" w:rsidP="005925E6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005925E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Coal</w:t>
       </w:r>
-      <w:r w:rsidRPr="00443AA5">
-[...13 lines deleted...]
-        <w:t>….</w:t>
+      <w:r w:rsidR="0040363C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09D03BEF" w14:textId="77777777" w:rsidR="00F43366" w:rsidRDefault="00000000" w:rsidP="00F43366">
-      <w:pPr>
+    <w:p w14:paraId="2CF09A75" w14:textId="5F5175AE" w:rsidR="00F43366" w:rsidRPr="005925E6" w:rsidRDefault="00000000" w:rsidP="005925E6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-        <w:t>Coal</w:t>
+      <w:r w:rsidRPr="005925E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fossil fuel</w:t>
+      </w:r>
+      <w:r w:rsidR="0040363C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CF09A75" w14:textId="77777777" w:rsidR="00F43366" w:rsidRDefault="00000000" w:rsidP="00F43366">
-      <w:pPr>
+    <w:p w14:paraId="6C0ED9E7" w14:textId="531C83B4" w:rsidR="00F43366" w:rsidRPr="005925E6" w:rsidRDefault="00000000" w:rsidP="005925E6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-        <w:t>Fossil fuel</w:t>
+      <w:r w:rsidRPr="005925E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Solar</w:t>
+      </w:r>
+      <w:r w:rsidR="0040363C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0ED9E7" w14:textId="77777777" w:rsidR="00F43366" w:rsidRDefault="00000000" w:rsidP="00F43366">
-      <w:pPr>
+    <w:p w14:paraId="2CC341D8" w14:textId="07F57506" w:rsidR="00F43366" w:rsidRPr="005925E6" w:rsidRDefault="00000000" w:rsidP="005925E6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-        <w:t>Solar</w:t>
+      <w:r w:rsidRPr="005925E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Wood</w:t>
+      </w:r>
+      <w:r w:rsidR="0040363C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CC341D8" w14:textId="77777777" w:rsidR="00F43366" w:rsidRDefault="00000000" w:rsidP="00F43366">
-[...2 lines deleted...]
-        <w:ind w:left="360"/>
+    <w:p w14:paraId="196284B5" w14:textId="5D53D01E" w:rsidR="00BC4AC8" w:rsidRPr="005925E6" w:rsidRDefault="00000000" w:rsidP="005925E6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-        <w:t>Wood</w:t>
+      <w:r w:rsidRPr="005925E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Others (specify)</w:t>
+      </w:r>
+      <w:r w:rsidR="0040363C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="196284B5" w14:textId="3DEC4942" w:rsidR="00BC4AC8" w:rsidRPr="00F43366" w:rsidRDefault="00000000" w:rsidP="0016352F">
-[...20 lines deleted...]
-    <w:p w14:paraId="28C38ED1" w14:textId="77777777" w:rsidR="006911BE" w:rsidRPr="006911BE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="28C38ED1" w14:textId="2CA39ECC" w:rsidR="006911BE" w:rsidRPr="006911BE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0016352F">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Terrain characteristic at the proposed project site</w:t>
       </w:r>
-      <w:r w:rsidR="0016352F">
-[...8 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="5E89E24A" w14:textId="77777777" w:rsidR="006911BE" w:rsidRDefault="006911BE" w:rsidP="006911BE">
-      <w:pPr>
+    <w:p w14:paraId="5E89E24A" w14:textId="297D0259" w:rsidR="006911BE" w:rsidRPr="00FD180C" w:rsidRDefault="006911BE" w:rsidP="00FD180C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="006911BE">
+      <w:r w:rsidRPr="00FD180C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Elevation (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00000000" w:rsidRPr="006911BE">
+      <w:r w:rsidRPr="00FD180C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>masl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00000000" w:rsidRPr="006911BE">
-[...21 lines deleted...]
-        <w:t xml:space="preserve">………………………… </w:t>
+      <w:r w:rsidRPr="00FD180C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">): </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54DB981C" w14:textId="77777777" w:rsidR="006911BE" w:rsidRDefault="006911BE" w:rsidP="006911BE">
-      <w:pPr>
+    <w:p w14:paraId="54DB981C" w14:textId="3A563983" w:rsidR="006911BE" w:rsidRPr="00FD180C" w:rsidRDefault="006911BE" w:rsidP="00FD180C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...29 lines deleted...]
-        <w:t xml:space="preserve">………………………… </w:t>
+      <w:r w:rsidRPr="00FD180C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aspect (direction): </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7389CD99" w14:textId="5DC54AAF" w:rsidR="00BC4AC8" w:rsidRPr="006911BE" w:rsidRDefault="006911BE" w:rsidP="006911BE">
-      <w:pPr>
+    <w:p w14:paraId="7389CD99" w14:textId="3EBB684B" w:rsidR="00BC4AC8" w:rsidRPr="00FD180C" w:rsidRDefault="006911BE" w:rsidP="00FD180C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
         <w:spacing w:after="200" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="006911BE">
+      <w:r w:rsidRPr="00FD180C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Slope (degree/%):</w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="08A1491E" w14:textId="6374AD29" w:rsidR="00BC4AC8" w:rsidRPr="00B677CA" w:rsidRDefault="00000000">
+    <w:p w14:paraId="08A1491E" w14:textId="6374AD29" w:rsidR="00BC4AC8" w:rsidRPr="00B677CA" w:rsidRDefault="00000000" w:rsidP="00C725AB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="360" w:right="90"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B677CA">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Indicate the presence of any of the following features within the 50-meter distance of the proposed project boundary. If present, complete the last two columns of the table accordingly: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a2"/>
         <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="890"/>
         <w:gridCol w:w="2095"/>
-        <w:gridCol w:w="1365"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2490"/>
+        <w:gridCol w:w="1055"/>
+        <w:gridCol w:w="2610"/>
+        <w:gridCol w:w="2710"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BC4AC8" w14:paraId="1DD367B1" w14:textId="77777777" w:rsidTr="00B677CA">
+      <w:tr w:rsidR="00BC4AC8" w14:paraId="1DD367B1" w14:textId="77777777" w:rsidTr="00C725AB">
         <w:trPr>
-          <w:trHeight w:val="770"/>
+          <w:trHeight w:val="276"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="890" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-          <w:p w14:paraId="2E7EB1FB" w14:textId="2BAA3ADA" w:rsidR="00BC4AC8" w:rsidRDefault="00B677CA" w:rsidP="00B677CA">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E7EB1FB" w14:textId="43EB627B" w:rsidR="00BC4AC8" w:rsidRPr="00C725AB" w:rsidRDefault="00B677CA" w:rsidP="00C725AB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-                <w:b/>
-[...13 lines deleted...]
-              <w:t>Sl. No.</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C725AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sl. </w:t>
+            </w:r>
+            <w:r w:rsidR="00C725AB" w:rsidRPr="00C725AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C725AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>o</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2095" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-          <w:p w14:paraId="4D7EB8DC" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="00B677CA">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D7EB8DC" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRPr="00C725AB" w:rsidRDefault="00000000" w:rsidP="00C725AB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-                <w:b/>
-[...9 lines deleted...]
-                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C725AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Feature</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1365" w:type="dxa"/>
+            <w:tcW w:w="1055" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-          <w:p w14:paraId="11869F20" w14:textId="14E01D16" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="00B677CA">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11869F20" w14:textId="14E01D16" w:rsidR="00BC4AC8" w:rsidRPr="00C725AB" w:rsidRDefault="00000000" w:rsidP="00C725AB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-                <w:b/>
-[...9 lines deleted...]
-                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C725AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Yes/No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-          <w:p w14:paraId="749341E0" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="00B677CA">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="749341E0" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRPr="00C725AB" w:rsidRDefault="00000000" w:rsidP="00C725AB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-                <w:b/>
-[...9 lines deleted...]
-                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C725AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Approx. Distance from proposed project site (meters)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2490" w:type="dxa"/>
+            <w:tcW w:w="2710" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-          <w:p w14:paraId="50531181" w14:textId="4BF47798" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="00B677CA">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50531181" w14:textId="382DDC87" w:rsidR="00BC4AC8" w:rsidRPr="00C725AB" w:rsidRDefault="00000000" w:rsidP="00C725AB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-                <w:b/>
-[...9 lines deleted...]
-                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C725AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Provide a brief description of the potential </w:t>
             </w:r>
-            <w:r w:rsidR="00B677CA">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="00B677CA" w:rsidRPr="00C725AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>impact</w:t>
             </w:r>
-            <w:r>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> on the feature.</w:t>
+            <w:r w:rsidRPr="00C725AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> on the feature</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC4AC8" w14:paraId="1D5F52F2" w14:textId="77777777" w:rsidTr="00B677CA">
+      <w:tr w:rsidR="00BC4AC8" w14:paraId="1D5F52F2" w14:textId="77777777" w:rsidTr="00C725AB">
         <w:trPr>
-          <w:trHeight w:val="420"/>
+          <w:trHeight w:val="79"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="890" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="523DC55F" w14:textId="0F876761" w:rsidR="00BC4AC8" w:rsidRPr="00B677CA" w:rsidRDefault="00BC4AC8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2095" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="26C99FB6" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="00B677CA">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Agriculture land</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1365" w:type="dxa"/>
+            <w:tcW w:w="1055" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3AA4DC2D" w14:textId="77777777" w:rsidR="00B677CA" w:rsidRDefault="00000000" w:rsidP="00B677CA">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="58CE33B0" w14:textId="2840024C" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="00B677CA">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="79A1DBAC" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="00B677CA">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2490" w:type="dxa"/>
+            <w:tcW w:w="2710" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="51755589" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="00B677CA">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC4AC8" w14:paraId="6448E0CE" w14:textId="77777777" w:rsidTr="00B677CA">
+      <w:tr w:rsidR="00BC4AC8" w14:paraId="6448E0CE" w14:textId="77777777" w:rsidTr="00C725AB">
         <w:trPr>
           <w:trHeight w:val="294"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="890" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6CFDD026" w14:textId="39BD335F" w:rsidR="00BC4AC8" w:rsidRPr="00B677CA" w:rsidRDefault="00BC4AC8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2095" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="60273185" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="00B677CA">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Archaeological site</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1365" w:type="dxa"/>
+            <w:tcW w:w="1055" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="725B5702" w14:textId="77777777" w:rsidR="00B677CA" w:rsidRDefault="00000000" w:rsidP="00B677CA">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5560BA5E" w14:textId="73828CAA" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="00B677CA">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7ADA92EB" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="00B677CA">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2490" w:type="dxa"/>
+            <w:tcW w:w="2710" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2E433B5B" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="00B677CA">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC4AC8" w14:paraId="78A79427" w14:textId="77777777" w:rsidTr="00B677CA">
+      <w:tr w:rsidR="00BC4AC8" w14:paraId="78A79427" w14:textId="77777777" w:rsidTr="00C725AB">
         <w:trPr>
-          <w:trHeight w:val="429"/>
+          <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="890" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5AE53B5E" w14:textId="7B527138" w:rsidR="00BC4AC8" w:rsidRPr="00B677CA" w:rsidRDefault="00BC4AC8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2095" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="27235AA5" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRPr="00B677CA" w:rsidRDefault="00000000" w:rsidP="00B677CA">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B677CA">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Catchment area</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1365" w:type="dxa"/>
+            <w:tcW w:w="1055" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="253C0EC2" w14:textId="77777777" w:rsidR="00B677CA" w:rsidRDefault="00000000" w:rsidP="00B677CA">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B677CA">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0189ECDD" w14:textId="6FF8575A" w:rsidR="00BC4AC8" w:rsidRPr="00B677CA" w:rsidRDefault="00000000" w:rsidP="00B677CA">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B677CA">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="235092C8" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRPr="00B677CA" w:rsidRDefault="00BC4AC8" w:rsidP="00B677CA">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2490" w:type="dxa"/>
+            <w:tcW w:w="2710" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="651BDAD9" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRPr="00B677CA" w:rsidRDefault="00BC4AC8" w:rsidP="00B677CA">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC4AC8" w14:paraId="0CEF2E2E" w14:textId="77777777" w:rsidTr="00C064DF">
+      <w:tr w:rsidR="00BC4AC8" w14:paraId="0CEF2E2E" w14:textId="77777777" w:rsidTr="00C725AB">
         <w:trPr>
-          <w:trHeight w:val="393"/>
+          <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="890" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4FEB921B" w14:textId="7AF3DE90" w:rsidR="00BC4AC8" w:rsidRPr="00C064DF" w:rsidRDefault="00BC4AC8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2095" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1B50EC0E" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="00C064DF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Community forest</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1365" w:type="dxa"/>
+            <w:tcW w:w="1055" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="23F329AD" w14:textId="77777777" w:rsidR="00C064DF" w:rsidRDefault="00000000" w:rsidP="00C064DF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="66F46975" w14:textId="6A64468B" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="00C064DF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="497E901C" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="00C064DF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2490" w:type="dxa"/>
+            <w:tcW w:w="2710" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="176B5D83" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="00C064DF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC4AC8" w14:paraId="7F7F1E44" w14:textId="77777777" w:rsidTr="00C064DF">
+      <w:tr w:rsidR="00BC4AC8" w14:paraId="7F7F1E44" w14:textId="77777777" w:rsidTr="00C725AB">
         <w:trPr>
           <w:trHeight w:val="438"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="890" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4ECB480B" w14:textId="50200195" w:rsidR="00BC4AC8" w:rsidRPr="00C064DF" w:rsidRDefault="00BC4AC8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2095" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6797A3B6" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="00C064DF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Heritage site</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1365" w:type="dxa"/>
+            <w:tcW w:w="1055" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="09D825A3" w14:textId="77777777" w:rsidR="00C064DF" w:rsidRDefault="00000000" w:rsidP="00C064DF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="585991E9" w14:textId="66529983" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="00C064DF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7F3F77A0" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="00C064DF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2490" w:type="dxa"/>
+            <w:tcW w:w="2710" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="40DD291D" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="00C064DF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC4AC8" w14:paraId="22026305" w14:textId="77777777" w:rsidTr="00C064DF">
+      <w:tr w:rsidR="00BC4AC8" w14:paraId="22026305" w14:textId="77777777" w:rsidTr="00C725AB">
         <w:trPr>
           <w:trHeight w:val="402"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="890" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4AB903A6" w14:textId="7383F0DE" w:rsidR="00BC4AC8" w:rsidRPr="00C064DF" w:rsidRDefault="00BC4AC8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2095" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="36CDD557" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="00C064DF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Hospital</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1365" w:type="dxa"/>
+            <w:tcW w:w="1055" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1972E9E5" w14:textId="77777777" w:rsidR="00C064DF" w:rsidRDefault="00000000" w:rsidP="00C064DF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="33D83DCE" w14:textId="46C54849" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="00C064DF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="09C7C4AE" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="00C064DF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2490" w:type="dxa"/>
+            <w:tcW w:w="2710" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4FD10D91" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="00C064DF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC4AC8" w14:paraId="669F222A" w14:textId="77777777" w:rsidTr="00C064DF">
+      <w:tr w:rsidR="00BC4AC8" w14:paraId="669F222A" w14:textId="77777777" w:rsidTr="00C725AB">
         <w:trPr>
           <w:trHeight w:val="807"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="890" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="509D8D82" w14:textId="7556CEBA" w:rsidR="00BC4AC8" w:rsidRPr="00C064DF" w:rsidRDefault="00BC4AC8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2095" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="474A9422" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRPr="00C064DF" w:rsidRDefault="00000000" w:rsidP="00C064DF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C064DF">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Important Bird and Biodiversity Area (IBAs)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1365" w:type="dxa"/>
+            <w:tcW w:w="1055" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="74982DED" w14:textId="77777777" w:rsidR="00C064DF" w:rsidRDefault="00000000" w:rsidP="00C064DF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C064DF">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1237265E" w14:textId="2B945546" w:rsidR="00BC4AC8" w:rsidRPr="00C064DF" w:rsidRDefault="00000000" w:rsidP="00C064DF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C064DF">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="68C7AA5B" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRPr="00C064DF" w:rsidRDefault="00BC4AC8" w:rsidP="00C064DF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2490" w:type="dxa"/>
+            <w:tcW w:w="2710" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4EDF4677" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRPr="00C064DF" w:rsidRDefault="00BC4AC8" w:rsidP="00C064DF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC4AC8" w14:paraId="2EA43AE7" w14:textId="77777777" w:rsidTr="00C064DF">
+      <w:tr w:rsidR="00BC4AC8" w14:paraId="2EA43AE7" w14:textId="77777777" w:rsidTr="00C725AB">
         <w:trPr>
           <w:trHeight w:val="411"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="890" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="01EE846C" w14:textId="6085C75E" w:rsidR="00BC4AC8" w:rsidRPr="00C064DF" w:rsidRDefault="00BC4AC8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2095" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="365ACA93" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="00C064DF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Industries</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1365" w:type="dxa"/>
+            <w:tcW w:w="1055" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6089A854" w14:textId="77777777" w:rsidR="00C064DF" w:rsidRDefault="00000000" w:rsidP="00C064DF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0AE6947E" w14:textId="39F75521" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="00C064DF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4ADB549A" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="00C064DF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2490" w:type="dxa"/>
+            <w:tcW w:w="2710" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5B4985F0" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="00C064DF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC4AC8" w14:paraId="555C3AD2" w14:textId="77777777" w:rsidTr="00C064DF">
+      <w:tr w:rsidR="00BC4AC8" w14:paraId="555C3AD2" w14:textId="77777777" w:rsidTr="00C725AB">
         <w:trPr>
           <w:trHeight w:val="276"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="890" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6D748D47" w14:textId="7B47982C" w:rsidR="00BC4AC8" w:rsidRPr="00C064DF" w:rsidRDefault="00BC4AC8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2095" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2B5CC312" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRPr="00C064DF" w:rsidRDefault="00000000" w:rsidP="00C064DF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C064DF">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Key Biodiversity Area (KBA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1365" w:type="dxa"/>
+            <w:tcW w:w="1055" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="592BD37E" w14:textId="77777777" w:rsidR="00C064DF" w:rsidRDefault="00000000" w:rsidP="00C064DF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C064DF">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="42FF15CA" w14:textId="3A869C6D" w:rsidR="00BC4AC8" w:rsidRPr="00C064DF" w:rsidRDefault="00000000" w:rsidP="00C064DF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C064DF">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4EF3C850" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRPr="00C064DF" w:rsidRDefault="00BC4AC8" w:rsidP="00C064DF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2490" w:type="dxa"/>
+            <w:tcW w:w="2710" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="79588E69" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRPr="00C064DF" w:rsidRDefault="00BC4AC8" w:rsidP="00C064DF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC4AC8" w14:paraId="32935C49" w14:textId="77777777" w:rsidTr="00C064DF">
+      <w:tr w:rsidR="00BC4AC8" w14:paraId="32935C49" w14:textId="77777777" w:rsidTr="00C725AB">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="890" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4E495AB0" w14:textId="5ADFD7FF" w:rsidR="00BC4AC8" w:rsidRPr="00C064DF" w:rsidRDefault="00BC4AC8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2095" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6F28E7F4" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="00C064DF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Migratory routes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1365" w:type="dxa"/>
+            <w:tcW w:w="1055" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1587A32C" w14:textId="77777777" w:rsidR="00C064DF" w:rsidRDefault="00000000" w:rsidP="00C064DF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="27797EC6" w14:textId="470B3F49" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="00C064DF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7B013403" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="00C064DF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2490" w:type="dxa"/>
+            <w:tcW w:w="2710" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="78355F3B" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="00C064DF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC4AC8" w14:paraId="55A45274" w14:textId="77777777" w:rsidTr="00C064DF">
+      <w:tr w:rsidR="00BC4AC8" w14:paraId="55A45274" w14:textId="77777777" w:rsidTr="00C725AB">
         <w:trPr>
           <w:trHeight w:val="294"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="890" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5A482E1D" w14:textId="470D6F08" w:rsidR="00BC4AC8" w:rsidRPr="00C064DF" w:rsidRDefault="00BC4AC8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2095" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1E1E0752" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="00C064DF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Presence of religious site</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1365" w:type="dxa"/>
+            <w:tcW w:w="1055" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="41323080" w14:textId="77777777" w:rsidR="00C064DF" w:rsidRDefault="00000000" w:rsidP="00C064DF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3717B518" w14:textId="2A66B4C8" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="00C064DF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="238B2939" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="00C064DF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2490" w:type="dxa"/>
+            <w:tcW w:w="2710" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2CB923EF" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="00C064DF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC4AC8" w14:paraId="242186F7" w14:textId="77777777" w:rsidTr="00C064DF">
+      <w:tr w:rsidR="00BC4AC8" w14:paraId="242186F7" w14:textId="77777777" w:rsidTr="00C725AB">
         <w:trPr>
           <w:trHeight w:val="339"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="890" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1BFC02AF" w14:textId="26A27D8F" w:rsidR="00BC4AC8" w:rsidRPr="00C064DF" w:rsidRDefault="00BC4AC8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2095" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2DFFC58C" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="00C064DF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Private forest</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1365" w:type="dxa"/>
+            <w:tcW w:w="1055" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="719B5A11" w14:textId="77777777" w:rsidR="00C064DF" w:rsidRDefault="00000000" w:rsidP="00C064DF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6788A894" w14:textId="5E4E0179" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="00C064DF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="00B82962" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="00C064DF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2490" w:type="dxa"/>
+            <w:tcW w:w="2710" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3418527E" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="00C064DF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC4AC8" w14:paraId="721D1EB5" w14:textId="77777777" w:rsidTr="00C064DF">
+      <w:tr w:rsidR="00BC4AC8" w14:paraId="721D1EB5" w14:textId="77777777" w:rsidTr="00C725AB">
         <w:trPr>
           <w:trHeight w:val="303"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="890" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="354372E2" w14:textId="315F82E9" w:rsidR="00BC4AC8" w:rsidRPr="00C064DF" w:rsidRDefault="00BC4AC8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2095" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="779B0C52" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="00C064DF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Protected Area</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1365" w:type="dxa"/>
+            <w:tcW w:w="1055" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7B2088AB" w14:textId="77777777" w:rsidR="00C064DF" w:rsidRDefault="00000000" w:rsidP="00C064DF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0825CAAE" w14:textId="2B97D704" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="00C064DF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2CDD3ABF" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="00C064DF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2490" w:type="dxa"/>
+            <w:tcW w:w="2710" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3E237A71" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="00C064DF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC4AC8" w14:paraId="642B33E8" w14:textId="77777777" w:rsidTr="00C064DF">
+      <w:tr w:rsidR="00BC4AC8" w14:paraId="642B33E8" w14:textId="77777777" w:rsidTr="00C725AB">
         <w:trPr>
           <w:trHeight w:val="168"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="890" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="623007E7" w14:textId="28A5A7D5" w:rsidR="00BC4AC8" w:rsidRPr="00C064DF" w:rsidRDefault="00BC4AC8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2095" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="67AC1663" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="00C064DF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>River / Spring / Stream</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1365" w:type="dxa"/>
+            <w:tcW w:w="1055" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="23574706" w14:textId="77777777" w:rsidR="00C064DF" w:rsidRDefault="00000000" w:rsidP="00C064DF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6EBA508C" w14:textId="7964993A" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="00C064DF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7CB0EE83" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="00C064DF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2490" w:type="dxa"/>
+            <w:tcW w:w="2710" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2ABB07E9" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="00C064DF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC4AC8" w14:paraId="227C62E1" w14:textId="77777777" w:rsidTr="00C064DF">
+      <w:tr w:rsidR="00BC4AC8" w14:paraId="227C62E1" w14:textId="77777777" w:rsidTr="00C725AB">
         <w:trPr>
           <w:trHeight w:val="222"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="890" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6873494F" w14:textId="4FD99C14" w:rsidR="00BC4AC8" w:rsidRPr="00C064DF" w:rsidRDefault="00BC4AC8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2095" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="29D04979" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="00C064DF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Roads</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1365" w:type="dxa"/>
+            <w:tcW w:w="1055" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="50B65ADC" w14:textId="77777777" w:rsidR="00C064DF" w:rsidRDefault="00000000" w:rsidP="00C064DF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1AF57F25" w14:textId="11E9C850" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="00C064DF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="571B6D3B" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="00C064DF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2490" w:type="dxa"/>
+            <w:tcW w:w="2710" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="523A5284" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="00C064DF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC4AC8" w14:paraId="179F4836" w14:textId="77777777" w:rsidTr="00B677CA">
+      <w:tr w:rsidR="00BC4AC8" w14:paraId="179F4836" w14:textId="77777777" w:rsidTr="00C725AB">
         <w:trPr>
           <w:trHeight w:val="630"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="890" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="18EA0BCF" w14:textId="6847EE83" w:rsidR="00BC4AC8" w:rsidRPr="00C064DF" w:rsidRDefault="00BC4AC8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2095" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="65D3D545" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="00C064DF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>School / Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1365" w:type="dxa"/>
+            <w:tcW w:w="1055" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="50782367" w14:textId="77777777" w:rsidR="00C064DF" w:rsidRDefault="00000000" w:rsidP="00C064DF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2962DF85" w14:textId="27A3C2E2" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="00C064DF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5125BA12" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="00C064DF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2490" w:type="dxa"/>
+            <w:tcW w:w="2710" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2F602CB1" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="00C064DF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC4AC8" w14:paraId="50E16700" w14:textId="77777777" w:rsidTr="00C064DF">
+      <w:tr w:rsidR="00BC4AC8" w14:paraId="50E16700" w14:textId="77777777" w:rsidTr="00C725AB">
         <w:trPr>
-          <w:trHeight w:val="240"/>
+          <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="890" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="54A20526" w14:textId="54422D25" w:rsidR="00BC4AC8" w:rsidRPr="00C064DF" w:rsidRDefault="00BC4AC8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2095" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="66AC7239" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="00C064DF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Settlements</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1365" w:type="dxa"/>
+            <w:tcW w:w="1055" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="552867F4" w14:textId="77777777" w:rsidR="00C064DF" w:rsidRDefault="00000000" w:rsidP="00C064DF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1AE13BF0" w14:textId="70BE7200" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="00C064DF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4DC52D38" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="00C064DF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2490" w:type="dxa"/>
+            <w:tcW w:w="2710" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2064AA2E" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="00C064DF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC4AC8" w14:paraId="72B9E531" w14:textId="77777777" w:rsidTr="003B1760">
+      <w:tr w:rsidR="00BC4AC8" w14:paraId="72B9E531" w14:textId="77777777" w:rsidTr="00C725AB">
         <w:trPr>
           <w:trHeight w:val="474"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="890" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="72393EFE" w14:textId="6B26DE73" w:rsidR="00BC4AC8" w:rsidRPr="00C064DF" w:rsidRDefault="00BC4AC8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2095" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="193287DE" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="00C064DF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Sokshing</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1365" w:type="dxa"/>
+            <w:tcW w:w="1055" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="483451E7" w14:textId="77777777" w:rsidR="00C064DF" w:rsidRDefault="00000000" w:rsidP="00C064DF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F081BFC" w14:textId="50EDA734" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="00C064DF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="15266472" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="00C064DF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2490" w:type="dxa"/>
+            <w:tcW w:w="2710" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7CE83158" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="00C064DF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC4AC8" w14:paraId="287BCB93" w14:textId="77777777" w:rsidTr="00321347">
+      <w:tr w:rsidR="00BC4AC8" w14:paraId="287BCB93" w14:textId="77777777" w:rsidTr="00C725AB">
         <w:trPr>
-          <w:trHeight w:val="339"/>
+          <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="890" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="609A7C1D" w14:textId="7C8665C4" w:rsidR="00BC4AC8" w:rsidRPr="00321347" w:rsidRDefault="00BC4AC8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2095" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2198535B" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="00321347">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Tsamdro</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1365" w:type="dxa"/>
+            <w:tcW w:w="1055" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7537E147" w14:textId="77777777" w:rsidR="00321347" w:rsidRDefault="00000000" w:rsidP="00321347">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="230E37A3" w14:textId="43FA5266" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="00321347">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="73792C52" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="00321347">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2490" w:type="dxa"/>
+            <w:tcW w:w="2710" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0AA64A44" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="00321347">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC4AC8" w14:paraId="6FA843B7" w14:textId="77777777" w:rsidTr="001D0F02">
+      <w:tr w:rsidR="00BC4AC8" w14:paraId="6FA843B7" w14:textId="77777777" w:rsidTr="00C725AB">
         <w:trPr>
-          <w:trHeight w:val="303"/>
+          <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="890" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="303D9B13" w14:textId="654C0DAC" w:rsidR="00BC4AC8" w:rsidRPr="00321347" w:rsidRDefault="00BC4AC8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2095" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4672E51E" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="00321347">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Wetland</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1365" w:type="dxa"/>
+            <w:tcW w:w="1055" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="66E9ED22" w14:textId="77777777" w:rsidR="001D0F02" w:rsidRDefault="00000000" w:rsidP="001D0F02">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="041A2ED3" w14:textId="56146169" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="001D0F02">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7B8306DA" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="00321347">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2490" w:type="dxa"/>
+            <w:tcW w:w="2710" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6CAACDDB" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="00321347">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC4AC8" w14:paraId="30508196" w14:textId="77777777" w:rsidTr="00317E8D">
+      <w:tr w:rsidR="00BC4AC8" w14:paraId="30508196" w14:textId="77777777" w:rsidTr="00C725AB">
         <w:trPr>
-          <w:trHeight w:val="348"/>
+          <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="890" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="253AB8BF" w14:textId="16CA079F" w:rsidR="00BC4AC8" w:rsidRPr="00CD6D6B" w:rsidRDefault="00BC4AC8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2095" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="58CE3534" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="00317E8D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Others</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1365" w:type="dxa"/>
+            <w:tcW w:w="1055" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2F1F34B4" w14:textId="77777777" w:rsidR="00CD6D6B" w:rsidRDefault="00000000" w:rsidP="00317E8D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0331724F" w14:textId="0BA409F8" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="00317E8D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1AFAF5FA" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="00317E8D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2490" w:type="dxa"/>
+            <w:tcW w:w="2710" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="28BB30EB" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="00317E8D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2C47AF03" w14:textId="77777777" w:rsidR="00ED158B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2C47AF03" w14:textId="5DD99395" w:rsidR="00ED158B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F93091">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Ancillary activities, tick as appropriate:</w:t>
+        <w:t>Ancillary activities, tick as appropriate</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36D8A194" w14:textId="77777777" w:rsidR="00ED158B" w:rsidRDefault="00000000" w:rsidP="00ED158B">
-      <w:pPr>
+    <w:p w14:paraId="36D8A194" w14:textId="777BA87D" w:rsidR="00ED158B" w:rsidRPr="00AF5F59" w:rsidRDefault="00000000" w:rsidP="00AF5F59">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED158B">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Power line </w:t>
+      <w:r w:rsidRPr="00AF5F59">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Power line</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF5F59">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF5F59">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F2878FB" w14:textId="77777777" w:rsidR="00ED158B" w:rsidRDefault="00000000" w:rsidP="00ED158B">
-      <w:pPr>
+    <w:p w14:paraId="4F2878FB" w14:textId="5DFBB1B4" w:rsidR="00ED158B" w:rsidRPr="00AF5F59" w:rsidRDefault="00000000" w:rsidP="00AF5F59">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AF5F59">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Approach road</w:t>
       </w:r>
+      <w:r w:rsidR="00AF5F59">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3F1B88CD" w14:textId="77777777" w:rsidR="00ED158B" w:rsidRDefault="00000000" w:rsidP="00ED158B">
-      <w:pPr>
+    <w:p w14:paraId="3F1B88CD" w14:textId="708A1BAE" w:rsidR="00ED158B" w:rsidRPr="00AF5F59" w:rsidRDefault="00AF5F59" w:rsidP="00AF5F59">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF5F59">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dump yard</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Dumpyard</w:t>
+        <w:t>:</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="63A2419F" w14:textId="77777777" w:rsidR="00ED158B" w:rsidRDefault="00000000" w:rsidP="00ED158B">
-      <w:pPr>
+    <w:p w14:paraId="63A2419F" w14:textId="7D54E2B6" w:rsidR="00ED158B" w:rsidRPr="00AF5F59" w:rsidRDefault="00000000" w:rsidP="00AF5F59">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AF5F59">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Stockyard</w:t>
       </w:r>
+      <w:r w:rsidR="00AF5F59">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5DE3E960" w14:textId="77777777" w:rsidR="00ED158B" w:rsidRDefault="00000000" w:rsidP="00ED158B">
-      <w:pPr>
+    <w:p w14:paraId="5DE3E960" w14:textId="3C8A4DBD" w:rsidR="00ED158B" w:rsidRPr="00AF5F59" w:rsidRDefault="00000000" w:rsidP="00AF5F59">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AF5F59">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Crushing Plant</w:t>
       </w:r>
+      <w:r w:rsidR="00AF5F59">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2D481460" w14:textId="09996C7F" w:rsidR="00BC4AC8" w:rsidRPr="00ED158B" w:rsidRDefault="00000000" w:rsidP="00ED158B">
-      <w:pPr>
+    <w:p w14:paraId="2D481460" w14:textId="6E1053DB" w:rsidR="00BC4AC8" w:rsidRPr="00AF5F59" w:rsidRDefault="00000000" w:rsidP="00AF5F59">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AF5F59">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Others (</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00AF5F59">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>specify</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-        <w:t>)..........................................</w:t>
+      <w:r w:rsidRPr="00AF5F59">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF5F59">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41427A6C" w14:textId="1F9F89ED" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="00BB3F14">
-[...1 lines deleted...]
-        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="41427A6C" w14:textId="5327ACC0" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="00D94317">
+      <w:pPr>
+        <w:spacing w:after="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Note: For ancillary activities, fill </w:t>
       </w:r>
       <w:r w:rsidR="00ED158B">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> relevant IEE forms and submit along with this IEE form</w:t>
+        <w:t xml:space="preserve"> relevant IEE forms and </w:t>
+      </w:r>
+      <w:r w:rsidR="00D94317">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>submit them</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> along with this IEE form</w:t>
+      </w:r>
+      <w:r w:rsidR="00D94317">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38B1F942" w14:textId="77777777" w:rsidR="00240136" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F7371">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">List the type of </w:t>
       </w:r>
       <w:r w:rsidR="00240136" w:rsidRPr="006F7371">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>waste</w:t>
       </w:r>
       <w:r w:rsidRPr="006F7371">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> under each category in the following format, as appropriate</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E5F4904" w14:textId="4A5F8FC6" w:rsidR="00BC4AC8" w:rsidRPr="00A36B25" w:rsidRDefault="00240136" w:rsidP="00240136">
-      <w:pPr>
+    <w:p w14:paraId="2E5F4904" w14:textId="6273E720" w:rsidR="00BC4AC8" w:rsidRPr="00CB2D78" w:rsidRDefault="00240136" w:rsidP="00CB2D78">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A36B25">
-[...7 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="00A36B25">
+      <w:r w:rsidRPr="00CB2D78">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Solid:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
-        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblW w:w="9355" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="980"/>
         <w:gridCol w:w="1945"/>
         <w:gridCol w:w="2085"/>
         <w:gridCol w:w="1995"/>
-        <w:gridCol w:w="2355"/>
+        <w:gridCol w:w="2350"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BC4AC8" w14:paraId="437877E1" w14:textId="77777777" w:rsidTr="00A36B25">
+      <w:tr w:rsidR="00BC4AC8" w14:paraId="437877E1" w14:textId="77777777" w:rsidTr="00CB2D78">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="980" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-          <w:p w14:paraId="1880F8BF" w14:textId="339F2688" w:rsidR="00BC4AC8" w:rsidRPr="00A36B25" w:rsidRDefault="00000000" w:rsidP="00A36B25">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1880F8BF" w14:textId="1EDA7334" w:rsidR="00BC4AC8" w:rsidRPr="00CB2D78" w:rsidRDefault="00000000" w:rsidP="00CB2D78">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-                <w:b/>
-[...9 lines deleted...]
-                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB2D78">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Sl.</w:t>
             </w:r>
-            <w:r w:rsidR="00A36B25" w:rsidRPr="00A36B25">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="00A36B25" w:rsidRPr="00CB2D78">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A36B25">
-[...7 lines deleted...]
-              <w:t>No.</w:t>
+            <w:r w:rsidR="00CB2D78" w:rsidRPr="00CB2D78">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>n</w:t>
             </w:r>
+            <w:r w:rsidRPr="00CB2D78">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1945" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-          <w:p w14:paraId="26D36625" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRPr="00A36B25" w:rsidRDefault="00000000" w:rsidP="00A36B25">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26D36625" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRPr="00CB2D78" w:rsidRDefault="00000000" w:rsidP="00CB2D78">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-                <w:b/>
-[...9 lines deleted...]
-                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB2D78">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Types of Solid waste (Name)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2085" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-          <w:p w14:paraId="17025A1B" w14:textId="5ED7055D" w:rsidR="00BC4AC8" w:rsidRPr="00A36B25" w:rsidRDefault="00000000" w:rsidP="00A36B25">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17025A1B" w14:textId="5ED7055D" w:rsidR="00BC4AC8" w:rsidRPr="00CB2D78" w:rsidRDefault="00000000" w:rsidP="00CB2D78">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-                <w:b/>
-[...9 lines deleted...]
-                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB2D78">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Pre-construction phase (MT)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1995" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-          <w:p w14:paraId="50478E48" w14:textId="79F5A543" w:rsidR="00BC4AC8" w:rsidRPr="00A36B25" w:rsidRDefault="00000000" w:rsidP="00A36B25">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50478E48" w14:textId="79F5A543" w:rsidR="00BC4AC8" w:rsidRPr="00CB2D78" w:rsidRDefault="00000000" w:rsidP="00CB2D78">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-                <w:b/>
-[...9 lines deleted...]
-                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB2D78">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Construction phase (MT)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2355" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="642A3D24" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRPr="00A36B25" w:rsidRDefault="00000000" w:rsidP="00A36B25">
+            <w:tcW w:w="2350" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="642A3D24" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRPr="00CB2D78" w:rsidRDefault="00000000" w:rsidP="00CB2D78">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-                <w:b/>
-[...9 lines deleted...]
-                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB2D78">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Operation Phase (MT/annum)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC4AC8" w14:paraId="46F79F80" w14:textId="77777777" w:rsidTr="00A36B25">
+      <w:tr w:rsidR="00BC4AC8" w14:paraId="46F79F80" w14:textId="77777777" w:rsidTr="00CB2D78">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="980" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7F9BB87E" w14:textId="5311C2C0" w:rsidR="00BC4AC8" w:rsidRPr="00A36B25" w:rsidRDefault="00BC4AC8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
@@ -9045,79 +8561,79 @@
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2629A3E5" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="00A36B25">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2355" w:type="dxa"/>
+            <w:tcW w:w="2350" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="26813C6B" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="00A36B25">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC4AC8" w14:paraId="0B1098AB" w14:textId="77777777" w:rsidTr="00A36B25">
+      <w:tr w:rsidR="00BC4AC8" w14:paraId="0B1098AB" w14:textId="77777777" w:rsidTr="00CB2D78">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="980" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="24AEC80B" w14:textId="0D7E7FCF" w:rsidR="00BC4AC8" w:rsidRPr="00A36B25" w:rsidRDefault="00BC4AC8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
@@ -9197,79 +8713,79 @@
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="380A6361" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="00A36B25">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2355" w:type="dxa"/>
+            <w:tcW w:w="2350" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="01934D7E" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="00A36B25">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC4AC8" w14:paraId="6AB3A167" w14:textId="77777777" w:rsidTr="00A36B25">
+      <w:tr w:rsidR="00BC4AC8" w14:paraId="6AB3A167" w14:textId="77777777" w:rsidTr="00CB2D78">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="980" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="16BD8CF3" w14:textId="5069BEAE" w:rsidR="00BC4AC8" w:rsidRPr="00A36B25" w:rsidRDefault="00BC4AC8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
@@ -9349,473 +8865,439 @@
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="72A19F74" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="00A36B25">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2355" w:type="dxa"/>
+            <w:tcW w:w="2350" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3D6F1CE0" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="00A36B25">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0843D911" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="001931DC">
-[...1 lines deleted...]
-        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0843D911" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="00CB2D78">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The above table and list are indicative and may be extended or modified as required to capture all relevant project information.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DEB2330" w14:textId="3CB31DB1" w:rsidR="00BC4AC8" w:rsidRPr="001931DC" w:rsidRDefault="00352364">
-      <w:pPr>
+    <w:p w14:paraId="2DEB2330" w14:textId="7896932C" w:rsidR="00BC4AC8" w:rsidRPr="00CB2D78" w:rsidRDefault="00352364" w:rsidP="00CB2D78">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="001931DC">
+      <w:r w:rsidRPr="00CB2D78">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Liquid/effluent:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a4"/>
-        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblW w:w="9355" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="890"/>
         <w:gridCol w:w="2035"/>
         <w:gridCol w:w="2085"/>
         <w:gridCol w:w="1995"/>
-        <w:gridCol w:w="2355"/>
+        <w:gridCol w:w="2350"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BC4AC8" w14:paraId="3D0C5A85" w14:textId="77777777" w:rsidTr="00E36F95">
+      <w:tr w:rsidR="00BC4AC8" w14:paraId="3D0C5A85" w14:textId="77777777" w:rsidTr="00CB2D78">
         <w:trPr>
-          <w:trHeight w:val="811"/>
+          <w:trHeight w:val="51"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="890" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-          <w:p w14:paraId="30B1C340" w14:textId="01CC66FD" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="00E36F95">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30B1C340" w14:textId="2FA02A8E" w:rsidR="00BC4AC8" w:rsidRPr="00CB2D78" w:rsidRDefault="00000000" w:rsidP="00CB2D78">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-                <w:b/>
-[...9 lines deleted...]
-                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB2D78">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Sl.</w:t>
             </w:r>
-            <w:r w:rsidR="00E36F95">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="00E36F95" w:rsidRPr="00CB2D78">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...7 lines deleted...]
-              <w:t>No.</w:t>
+            <w:r w:rsidR="00CB2D78" w:rsidRPr="00CB2D78">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>n</w:t>
             </w:r>
+            <w:r w:rsidRPr="00CB2D78">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2035" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-          <w:p w14:paraId="2E9C4DC9" w14:textId="2FF9787F" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="00E36F95">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E9C4DC9" w14:textId="2FF9787F" w:rsidR="00BC4AC8" w:rsidRPr="00CB2D78" w:rsidRDefault="00000000" w:rsidP="00CB2D78">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-                <w:b/>
-[...9 lines deleted...]
-                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB2D78">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Types of </w:t>
             </w:r>
-            <w:r w:rsidR="00E36F95">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="00E36F95" w:rsidRPr="00CB2D78">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Effluent (</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00CB2D78">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2085" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-          <w:p w14:paraId="3D60E233" w14:textId="0625B06B" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="00E36F95">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D60E233" w14:textId="0625B06B" w:rsidR="00BC4AC8" w:rsidRPr="00CB2D78" w:rsidRDefault="00000000" w:rsidP="00CB2D78">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-                <w:b/>
-[...9 lines deleted...]
-                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB2D78">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Pre-construction </w:t>
             </w:r>
-            <w:r w:rsidR="00E36F95">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="00E36F95" w:rsidRPr="00CB2D78">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>phase (</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00CB2D78">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-m</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00CB2D78">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00CB2D78">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>/day)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1995" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-          <w:p w14:paraId="48D2919F" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="00E36F95">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48D2919F" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRPr="00CB2D78" w:rsidRDefault="00000000" w:rsidP="00CB2D78">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-                <w:b/>
-[...9 lines deleted...]
-                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB2D78">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Construction phase (-m</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00CB2D78">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00CB2D78">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>/day)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2355" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="51296B75" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="00E36F95">
+            <w:tcW w:w="2350" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51296B75" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRPr="00CB2D78" w:rsidRDefault="00000000" w:rsidP="00CB2D78">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-                <w:b/>
-[...9 lines deleted...]
-                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB2D78">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Operation Phase (-m</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00CB2D78">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00CB2D78">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>/day)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC4AC8" w14:paraId="35111DBD" w14:textId="77777777" w:rsidTr="00E36F95">
+      <w:tr w:rsidR="00BC4AC8" w14:paraId="35111DBD" w14:textId="77777777" w:rsidTr="00CB2D78">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="890" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1DF97331" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRPr="00E36F95" w:rsidRDefault="00BC4AC8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -9867,72 +9349,72 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1995" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2FBABB87" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="00E36F95">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2355" w:type="dxa"/>
+            <w:tcW w:w="2350" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="29B8E40A" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="00E36F95">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC4AC8" w14:paraId="679678D4" w14:textId="77777777" w:rsidTr="00E36F95">
+      <w:tr w:rsidR="00BC4AC8" w14:paraId="679678D4" w14:textId="77777777" w:rsidTr="00CB2D78">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="890" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6CAEA7C9" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRPr="00E36F95" w:rsidRDefault="00BC4AC8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -9984,72 +9466,72 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1995" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="305851DE" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="00E36F95">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2355" w:type="dxa"/>
+            <w:tcW w:w="2350" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="47497190" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="00E36F95">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC4AC8" w14:paraId="35547A44" w14:textId="77777777" w:rsidTr="00E36F95">
+      <w:tr w:rsidR="00BC4AC8" w14:paraId="35547A44" w14:textId="77777777" w:rsidTr="00CB2D78">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="890" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="12A63CDA" w14:textId="0A54996F" w:rsidR="00BC4AC8" w:rsidRPr="00E36F95" w:rsidRDefault="00BC4AC8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -10101,3651 +9583,3466 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1995" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="10A1761A" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="00E36F95">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2355" w:type="dxa"/>
+            <w:tcW w:w="2350" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1D3C8203" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="00E36F95">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="04E35FFE" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="00352364">
-[...1 lines deleted...]
-        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="04E35FFE" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="00CB2D78">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Note:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The above table and list are indicative and may be extended or modified as required to capture all relevant project information.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21E64C39" w14:textId="55219F15" w:rsidR="00BC4AC8" w:rsidRPr="00352364" w:rsidRDefault="00207C56">
-      <w:pPr>
+    <w:p w14:paraId="21E64C39" w14:textId="0B1663A1" w:rsidR="00BC4AC8" w:rsidRPr="00CB2D78" w:rsidRDefault="00207C56" w:rsidP="00CB2D78">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="00352364">
+      <w:r w:rsidRPr="00CB2D78">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Air/Gaseous:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a5"/>
-        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblW w:w="9355" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="nil"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="980"/>
         <w:gridCol w:w="2485"/>
-        <w:gridCol w:w="5895"/>
+        <w:gridCol w:w="5890"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BC4AC8" w14:paraId="0FA8BB76" w14:textId="77777777" w:rsidTr="006075A0">
+      <w:tr w:rsidR="00BC4AC8" w14:paraId="0FA8BB76" w14:textId="77777777" w:rsidTr="002936A7">
         <w:trPr>
-          <w:trHeight w:val="204"/>
+          <w:trHeight w:val="231"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="980" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-          <w:p w14:paraId="1B06DBFC" w14:textId="0089E79D" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="006075A0">
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B06DBFC" w14:textId="5FD7A1C1" w:rsidR="00BC4AC8" w:rsidRPr="002936A7" w:rsidRDefault="00000000" w:rsidP="002936A7">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-                <w:b/>
-[...9 lines deleted...]
-                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002936A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Sl.</w:t>
             </w:r>
-            <w:r w:rsidR="006075A0">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="006075A0" w:rsidRPr="002936A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...7 lines deleted...]
-              <w:t>No.</w:t>
+            <w:r w:rsidR="0069438E" w:rsidRPr="002936A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>n</w:t>
             </w:r>
+            <w:r w:rsidRPr="002936A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2485" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-          <w:p w14:paraId="71320BA4" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="006075A0">
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71320BA4" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRPr="002936A7" w:rsidRDefault="00000000" w:rsidP="002936A7">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-                <w:b/>
-[...9 lines deleted...]
-                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002936A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Gaseous Pollutant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5895" w:type="dxa"/>
-[...13 lines deleted...]
-          <w:p w14:paraId="27F57C27" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="006075A0">
+            <w:tcW w:w="5890" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27F57C27" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRPr="002936A7" w:rsidRDefault="00000000" w:rsidP="002936A7">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-                <w:b/>
-[...9 lines deleted...]
-                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002936A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Source / Activity Emitting the Gas</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC4AC8" w14:paraId="5DBD2629" w14:textId="77777777" w:rsidTr="006075A0">
+      <w:tr w:rsidR="00BC4AC8" w14:paraId="5DBD2629" w14:textId="77777777" w:rsidTr="002936A7">
         <w:trPr>
-          <w:trHeight w:val="249"/>
+          <w:trHeight w:val="34"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:tcW w:w="9355" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="572C68CB" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRPr="006075A0" w:rsidRDefault="00000000" w:rsidP="006075A0">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006075A0">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Pre-construction Phase</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC4AC8" w14:paraId="43F7B130" w14:textId="77777777" w:rsidTr="006075A0">
+      <w:tr w:rsidR="00BC4AC8" w14:paraId="43F7B130" w14:textId="77777777" w:rsidTr="002936A7">
         <w:trPr>
           <w:trHeight w:val="303"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="980" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3C6DDABF" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRPr="006075A0" w:rsidRDefault="00BC4AC8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2485" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5D6DA1C9" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="006075A0">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5895" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="5890" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="51E47209" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="006075A0">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC4AC8" w14:paraId="7F934D72" w14:textId="77777777" w:rsidTr="006075A0">
+      <w:tr w:rsidR="00BC4AC8" w14:paraId="7F934D72" w14:textId="77777777" w:rsidTr="002936A7">
         <w:trPr>
           <w:trHeight w:val="321"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="980" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="10556A30" w14:textId="59C3C1FE" w:rsidR="00BC4AC8" w:rsidRPr="006075A0" w:rsidRDefault="00BC4AC8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2485" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="37D76E8F" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="006075A0">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5895" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="5890" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5EB9237D" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="006075A0">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC4AC8" w14:paraId="79DD98A1" w14:textId="77777777" w:rsidTr="006075A0">
+      <w:tr w:rsidR="00BC4AC8" w14:paraId="79DD98A1" w14:textId="77777777" w:rsidTr="002936A7">
         <w:trPr>
           <w:trHeight w:val="231"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="980" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="510F02DA" w14:textId="286D3C95" w:rsidR="00BC4AC8" w:rsidRPr="006075A0" w:rsidRDefault="00BC4AC8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2485" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="47ED4986" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="006075A0">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5895" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="5890" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="752A7BD5" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="006075A0">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC4AC8" w14:paraId="2AFA0BA7" w14:textId="77777777" w:rsidTr="006075A0">
+      <w:tr w:rsidR="00BC4AC8" w14:paraId="2AFA0BA7" w14:textId="77777777" w:rsidTr="002936A7">
         <w:trPr>
           <w:trHeight w:val="186"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:tcW w:w="9355" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="45355B3D" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRPr="006075A0" w:rsidRDefault="00000000" w:rsidP="006075A0">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006075A0">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Construction Phase</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC4AC8" w14:paraId="7A64C70D" w14:textId="77777777" w:rsidTr="006075A0">
+      <w:tr w:rsidR="00BC4AC8" w14:paraId="7A64C70D" w14:textId="77777777" w:rsidTr="002936A7">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="980" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="559DCD00" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRPr="006075A0" w:rsidRDefault="00BC4AC8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2485" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="21CE4FD8" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="006075A0">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5895" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="5890" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="02D9D8F4" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="006075A0">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC4AC8" w14:paraId="6B742F63" w14:textId="77777777" w:rsidTr="006075A0">
+      <w:tr w:rsidR="00BC4AC8" w14:paraId="6B742F63" w14:textId="77777777" w:rsidTr="002936A7">
         <w:trPr>
           <w:trHeight w:val="294"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="980" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="073549B2" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRPr="006075A0" w:rsidRDefault="00BC4AC8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2485" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2258E18C" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="006075A0">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5895" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="5890" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="46D16DF5" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="006075A0">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC4AC8" w14:paraId="687EA158" w14:textId="77777777" w:rsidTr="006075A0">
+      <w:tr w:rsidR="00BC4AC8" w14:paraId="687EA158" w14:textId="77777777" w:rsidTr="002936A7">
         <w:trPr>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="980" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="634ACB92" w14:textId="07020020" w:rsidR="00BC4AC8" w:rsidRPr="006075A0" w:rsidRDefault="00BC4AC8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2485" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="47707B60" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="006075A0">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5895" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="5890" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4139FBD3" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="006075A0">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC4AC8" w14:paraId="7D6229C4" w14:textId="77777777" w:rsidTr="006075A0">
+      <w:tr w:rsidR="00BC4AC8" w14:paraId="7D6229C4" w14:textId="77777777" w:rsidTr="002936A7">
         <w:trPr>
           <w:trHeight w:val="231"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:tcW w:w="9355" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5D00A90C" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRPr="006075A0" w:rsidRDefault="00000000" w:rsidP="006075A0">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006075A0">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Operation Phase</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC4AC8" w14:paraId="24A50AAB" w14:textId="77777777" w:rsidTr="006075A0">
+      <w:tr w:rsidR="00BC4AC8" w14:paraId="24A50AAB" w14:textId="77777777" w:rsidTr="002936A7">
         <w:trPr>
           <w:trHeight w:val="276"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="980" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="39E9406F" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRPr="006075A0" w:rsidRDefault="00BC4AC8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2485" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4459C275" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRPr="006075A0" w:rsidRDefault="00BC4AC8" w:rsidP="006075A0">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5895" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="5890" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4285DE11" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRPr="006075A0" w:rsidRDefault="00BC4AC8" w:rsidP="006075A0">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC4AC8" w14:paraId="5E199552" w14:textId="77777777" w:rsidTr="006075A0">
+      <w:tr w:rsidR="00BC4AC8" w14:paraId="5E199552" w14:textId="77777777" w:rsidTr="002936A7">
         <w:trPr>
           <w:trHeight w:val="231"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="980" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6A970973" w14:textId="0AE3F8E7" w:rsidR="00BC4AC8" w:rsidRPr="006075A0" w:rsidRDefault="00BC4AC8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2485" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3F527DFC" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRPr="006075A0" w:rsidRDefault="00BC4AC8" w:rsidP="006075A0">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5895" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="5890" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5AB7F407" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRPr="006075A0" w:rsidRDefault="00BC4AC8" w:rsidP="006075A0">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC4AC8" w14:paraId="2ED68A95" w14:textId="77777777" w:rsidTr="006075A0">
+      <w:tr w:rsidR="00BC4AC8" w14:paraId="2ED68A95" w14:textId="77777777" w:rsidTr="002936A7">
         <w:trPr>
           <w:trHeight w:val="186"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="980" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="16825065" w14:textId="5E293CFF" w:rsidR="00BC4AC8" w:rsidRPr="006075A0" w:rsidRDefault="00BC4AC8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2485" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2052F1DC" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRPr="006075A0" w:rsidRDefault="00BC4AC8" w:rsidP="006075A0">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5895" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="5890" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="29153D1F" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRPr="006075A0" w:rsidRDefault="00BC4AC8" w:rsidP="006075A0">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4B80C25E" w14:textId="18F179D5" w:rsidR="00BC4AC8" w:rsidRPr="00A217BE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4B80C25E" w14:textId="18F179D5" w:rsidR="00BC4AC8" w:rsidRPr="00A217BE" w:rsidRDefault="00000000" w:rsidP="002936A7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
-        <w:spacing w:before="240" w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="240" w:after="200"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A217BE">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Provide the anticipated maximum noise level (in dB) at the project boundary during operation, if applicable: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a6"/>
         <w:tblW w:w="9345" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="900"/>
-        <w:gridCol w:w="3120"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2415"/>
+        <w:gridCol w:w="2875"/>
+        <w:gridCol w:w="2880"/>
+        <w:gridCol w:w="2690"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BC4AC8" w14:paraId="6227E636" w14:textId="77777777" w:rsidTr="00A217BE">
+      <w:tr w:rsidR="00BC4AC8" w14:paraId="6227E636" w14:textId="77777777" w:rsidTr="003C27A1">
         <w:trPr>
-          <w:trHeight w:val="420"/>
+          <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-          <w:p w14:paraId="25AD644B" w14:textId="06B3EB75" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="00A217BE">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25AD644B" w14:textId="6620A083" w:rsidR="00BC4AC8" w:rsidRPr="003C27A1" w:rsidRDefault="00000000" w:rsidP="003C27A1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-                <w:b/>
-[...9 lines deleted...]
-                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C27A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Sl.</w:t>
             </w:r>
-            <w:r w:rsidR="00A217BE">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="00A217BE" w:rsidRPr="003C27A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...7 lines deleted...]
-              <w:t>No.</w:t>
+            <w:r w:rsidR="003C27A1" w:rsidRPr="003C27A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>n</w:t>
             </w:r>
-          </w:p>
-[...11 lines deleted...]
-          <w:p w14:paraId="07ED6A6A" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="00A217BE">
+            <w:r w:rsidRPr="003C27A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A181DD4" w14:textId="706A9FCA" w:rsidR="00BC4AC8" w:rsidRPr="003C27A1" w:rsidRDefault="00000000" w:rsidP="003C27A1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-                <w:b/>
-[...9 lines deleted...]
-                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C27A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Pre-construction phase (dB)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A181DD4" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="00A217BE">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26ECB135" w14:textId="0CBAAC24" w:rsidR="00BC4AC8" w:rsidRPr="003C27A1" w:rsidRDefault="00000000" w:rsidP="003C27A1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-                <w:b/>
-[...34 lines deleted...]
-                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C27A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Construction phase (dB)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26ECB135" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="00A217BE">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2690" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61570356" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRPr="003C27A1" w:rsidRDefault="00000000" w:rsidP="003C27A1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-                <w:b/>
-[...34 lines deleted...]
-                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C27A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Operation Phase (dB)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC4AC8" w14:paraId="67EBF7CD" w14:textId="77777777">
+      <w:tr w:rsidR="00BC4AC8" w14:paraId="67EBF7CD" w14:textId="77777777" w:rsidTr="003C27A1">
+        <w:trPr>
+          <w:trHeight w:val="43"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2FB79C01" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRPr="00A217BE" w:rsidRDefault="00BC4AC8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcW w:w="2875" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="31E8ABE7" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="00A217BE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2910" w:type="dxa"/>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="46179914" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="00A217BE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2415" w:type="dxa"/>
+            <w:tcW w:w="2690" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="12587E24" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="00A217BE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC4AC8" w14:paraId="6B4B59EF" w14:textId="77777777">
+      <w:tr w:rsidR="00BC4AC8" w14:paraId="6B4B59EF" w14:textId="77777777" w:rsidTr="003C27A1">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="628E73AC" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRPr="00A217BE" w:rsidRDefault="00BC4AC8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcW w:w="2875" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0DF88586" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="00A217BE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2910" w:type="dxa"/>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="122718B5" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="00A217BE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2415" w:type="dxa"/>
+            <w:tcW w:w="2690" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="00EBA5FC" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="00A217BE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC4AC8" w14:paraId="1D788731" w14:textId="77777777">
+      <w:tr w:rsidR="00BC4AC8" w14:paraId="1D788731" w14:textId="77777777" w:rsidTr="003C27A1">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="44C6182A" w14:textId="3D9EE26D" w:rsidR="00BC4AC8" w:rsidRPr="00A217BE" w:rsidRDefault="00BC4AC8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcW w:w="2875" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7E99EFAD" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="00A217BE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2910" w:type="dxa"/>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="728CB9AE" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="00A217BE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2415" w:type="dxa"/>
+            <w:tcW w:w="2690" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1BBC2F8A" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="00A217BE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="33E73646" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8">
-[...11 lines deleted...]
-    <w:p w14:paraId="636EC247" w14:textId="77777777" w:rsidR="00A217BE" w:rsidRPr="00A217BE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="636EC247" w14:textId="77777777" w:rsidR="00A217BE" w:rsidRPr="00A217BE" w:rsidRDefault="00000000" w:rsidP="007E1C4A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A217BE">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Assessment of impacts on the environment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4819DC3E" w14:textId="792BE022" w:rsidR="00BC4AC8" w:rsidRPr="00A217BE" w:rsidRDefault="00A217BE" w:rsidP="00A217BE">
-      <w:pPr>
+    <w:p w14:paraId="4819DC3E" w14:textId="577CDE5D" w:rsidR="00BC4AC8" w:rsidRPr="007E1C4A" w:rsidRDefault="00A217BE" w:rsidP="007E1C4A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="00A217BE">
+      <w:r w:rsidRPr="007E1C4A">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Positive impact</w:t>
       </w:r>
-      <w:r w:rsidR="009D3D2C">
+      <w:r w:rsidR="009D3D2C" w:rsidRPr="007E1C4A">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="00A217BE">
+      <w:r w:rsidRPr="007E1C4A">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a7"/>
-        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblW w:w="9355" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="nil"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3165"/>
         <w:gridCol w:w="3120"/>
-        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3070"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BC4AC8" w14:paraId="0C7B51CA" w14:textId="77777777" w:rsidTr="0077068F">
+      <w:tr w:rsidR="00BC4AC8" w14:paraId="0C7B51CA" w14:textId="77777777" w:rsidTr="00DC5071">
         <w:trPr>
           <w:trHeight w:val="249"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3165" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="232314EF" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="0077068F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>List anticipated Positive Impact</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3120" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="13E6E992" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="0077068F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Proposed enhancement plan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1C9B4A3A" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="0077068F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Estimated Cost (Nu.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC4AC8" w14:paraId="041C4C38" w14:textId="77777777">
+      <w:tr w:rsidR="00BC4AC8" w14:paraId="041C4C38" w14:textId="77777777" w:rsidTr="00DC5071">
         <w:trPr>
-          <w:trHeight w:val="945"/>
+          <w:trHeight w:val="403"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3165" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="71FD6721" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="0077068F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3120" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="216A5866" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="0077068F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="07CDFAD4" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="0077068F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="60D07AA6" w14:textId="77777777" w:rsidR="00CB47F8" w:rsidRDefault="0077068F" w:rsidP="00CB47F8">
-      <w:pPr>
+    <w:p w14:paraId="60D07AA6" w14:textId="7CC96934" w:rsidR="00CB47F8" w:rsidRPr="00DC5071" w:rsidRDefault="0077068F" w:rsidP="00DC5071">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
         <w:spacing w:before="240" w:after="200" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...29 lines deleted...]
-        <w:t xml:space="preserve">                                             </w:t>
+      <w:r w:rsidRPr="00DC5071">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Negative impacts and Environmental Management Plan (EMP):              </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="655F9349" w14:textId="754485DE" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="00CB47F8">
-[...1 lines deleted...]
-        <w:spacing w:before="240" w:after="200" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="655F9349" w14:textId="754485DE" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="00DC5071">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The EMP must be presented in the following table in four distinct stages of the project: Pre-construction, Construction, Operation and Decommissioning. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a8"/>
         <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="nil"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="890"/>
-        <w:gridCol w:w="2470"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2025"/>
+        <w:gridCol w:w="2250"/>
+        <w:gridCol w:w="2070"/>
+        <w:gridCol w:w="2260"/>
         <w:gridCol w:w="1890"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BC4AC8" w14:paraId="3AD69304" w14:textId="77777777" w:rsidTr="00CB47F8">
+      <w:tr w:rsidR="00BC4AC8" w14:paraId="3AD69304" w14:textId="77777777" w:rsidTr="009E0D0A">
         <w:trPr>
-          <w:trHeight w:val="780"/>
+          <w:trHeight w:val="358"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="890" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-          <w:p w14:paraId="1EA254BA" w14:textId="2F91686C" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="00CB47F8">
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EA254BA" w14:textId="16D6F6EC" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="009E0D0A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Sl.</w:t>
             </w:r>
             <w:r w:rsidR="00CB47F8">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="007314DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>No</w:t>
+              <w:t>o</w:t>
             </w:r>
-            <w:r w:rsidR="00CB47F8">
-[...25 lines deleted...]
-          <w:p w14:paraId="54992B0D" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="00CB47F8">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54992B0D" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="009E0D0A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>List anticipated Negative Impact</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2085" w:type="dxa"/>
-[...13 lines deleted...]
-          <w:p w14:paraId="13157681" w14:textId="78C88F0B" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="00CB47F8">
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13157681" w14:textId="78C88F0B" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="009E0D0A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Source of Impact</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2025" w:type="dxa"/>
-[...13 lines deleted...]
-          <w:p w14:paraId="396FF21A" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="00CB47F8">
+            <w:tcW w:w="2260" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="396FF21A" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="009E0D0A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Proposed Mitigation Measures</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-          <w:p w14:paraId="16A7B4FA" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="00CB47F8">
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16A7B4FA" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="009E0D0A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Estimated Cost for Mitigation (Nu.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC4AC8" w14:paraId="05FBF767" w14:textId="77777777" w:rsidTr="00CB47F8">
+      <w:tr w:rsidR="00BC4AC8" w14:paraId="05FBF767" w14:textId="77777777" w:rsidTr="009E0D0A">
         <w:trPr>
           <w:trHeight w:val="294"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="890" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="54D2E322" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRPr="00CB47F8" w:rsidRDefault="00BC4AC8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2470" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2250" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="396071A9" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="00CB47F8">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2085" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="43F51FDC" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="00CB47F8">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2025" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2260" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2DD40EFE" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="00CB47F8">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3B4FF878" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="00CB47F8">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC4AC8" w14:paraId="32CA3CA1" w14:textId="77777777" w:rsidTr="00CB47F8">
+      <w:tr w:rsidR="00BC4AC8" w14:paraId="32CA3CA1" w14:textId="77777777" w:rsidTr="009E0D0A">
         <w:trPr>
           <w:trHeight w:val="141"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="890" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2E4EDBCC" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRPr="00CB47F8" w:rsidRDefault="00BC4AC8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2470" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2250" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2252EF7D" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="00CB47F8">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2085" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="62BA41BC" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="00CB47F8">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2025" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2260" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1E78B366" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="00CB47F8">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="17870B53" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="00CB47F8">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC4AC8" w14:paraId="7C78AF90" w14:textId="77777777" w:rsidTr="00CB47F8">
+      <w:tr w:rsidR="00BC4AC8" w14:paraId="7C78AF90" w14:textId="77777777" w:rsidTr="009E0D0A">
         <w:trPr>
           <w:trHeight w:val="276"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="890" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1384BF49" w14:textId="726A79E4" w:rsidR="00BC4AC8" w:rsidRPr="00CB47F8" w:rsidRDefault="00BC4AC8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2470" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2250" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="66AB2258" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="00CB47F8">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2085" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4E51671B" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="00CB47F8">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2025" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2260" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="23ED482F" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="00CB47F8">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="60F6F097" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="00CB47F8">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7B46DF99" w14:textId="03C000F3" w:rsidR="00BC4AC8" w:rsidRPr="00CB47F8" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7B46DF99" w14:textId="03C000F3" w:rsidR="00BC4AC8" w:rsidRPr="00CB47F8" w:rsidRDefault="00000000" w:rsidP="009E0D0A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
-        <w:spacing w:before="240" w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="240" w:after="200" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB47F8">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>List of documents to be attached with this IEE form</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a9"/>
         <w:tblW w:w="9390" w:type="dxa"/>
         <w:tblInd w:w="-26" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="840"/>
         <w:gridCol w:w="8550"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BC4AC8" w14:paraId="52B1C0A8" w14:textId="77777777" w:rsidTr="00CB47F8">
+      <w:tr w:rsidR="00BC4AC8" w14:paraId="52B1C0A8" w14:textId="77777777" w:rsidTr="009E0D0A">
         <w:trPr>
-          <w:trHeight w:val="350"/>
+          <w:trHeight w:val="368"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="68FCDE20" w14:textId="5DF5FD6B" w:rsidR="00BC4AC8" w:rsidRPr="00CB47F8" w:rsidRDefault="00BC4AC8">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68FCDE20" w14:textId="5DF5FD6B" w:rsidR="00BC4AC8" w:rsidRPr="00CB47F8" w:rsidRDefault="00BC4AC8" w:rsidP="009E0D0A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8550" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="47E2610B" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="00CB47F8">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47E2610B" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="009E0D0A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Project Proposal</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC4AC8" w14:paraId="23C3161F" w14:textId="77777777" w:rsidTr="00CB47F8">
+      <w:tr w:rsidR="00BC4AC8" w14:paraId="23C3161F" w14:textId="77777777" w:rsidTr="009E0D0A">
         <w:trPr>
-          <w:trHeight w:val="350"/>
+          <w:trHeight w:val="458"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="0838C8D2" w14:textId="4D6C91DC" w:rsidR="00BC4AC8" w:rsidRPr="00CB47F8" w:rsidRDefault="00BC4AC8">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0838C8D2" w14:textId="4D6C91DC" w:rsidR="00BC4AC8" w:rsidRPr="00CB47F8" w:rsidRDefault="00BC4AC8" w:rsidP="009E0D0A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8550" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="057CE753" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="00CB47F8">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="057CE753" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="009E0D0A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Public consultation records verified by the concerned local authority</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC4AC8" w14:paraId="50ECA105" w14:textId="77777777" w:rsidTr="00CB47F8">
+      <w:tr w:rsidR="00BC4AC8" w14:paraId="50ECA105" w14:textId="77777777" w:rsidTr="009E0D0A">
         <w:trPr>
-          <w:trHeight w:val="350"/>
+          <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="0E347B3B" w14:textId="6F9AE154" w:rsidR="00BC4AC8" w:rsidRPr="00CB47F8" w:rsidRDefault="00BC4AC8">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E347B3B" w14:textId="6F9AE154" w:rsidR="00BC4AC8" w:rsidRPr="00CB47F8" w:rsidRDefault="00BC4AC8" w:rsidP="009E0D0A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8550" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="0E68435B" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="00CB47F8">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E68435B" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="009E0D0A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Layout plan </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC4AC8" w14:paraId="1F82556B" w14:textId="77777777" w:rsidTr="00CB47F8">
+      <w:tr w:rsidR="00BC4AC8" w14:paraId="1F82556B" w14:textId="77777777" w:rsidTr="009E0D0A">
         <w:trPr>
-          <w:trHeight w:val="350"/>
+          <w:trHeight w:val="422"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="20EA280A" w14:textId="47094BA7" w:rsidR="00BC4AC8" w:rsidRPr="00CB47F8" w:rsidRDefault="00BC4AC8">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20EA280A" w14:textId="47094BA7" w:rsidR="00BC4AC8" w:rsidRPr="00CB47F8" w:rsidRDefault="00BC4AC8" w:rsidP="009E0D0A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8550" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="520EDEB3" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="00CB47F8">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="520EDEB3" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="009E0D0A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>KMZ file depicting entire layout plan</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC4AC8" w14:paraId="6992F0D4" w14:textId="77777777" w:rsidTr="00CB47F8">
+      <w:tr w:rsidR="00BC4AC8" w14:paraId="6992F0D4" w14:textId="77777777" w:rsidTr="009E0D0A">
         <w:trPr>
-          <w:trHeight w:val="350"/>
+          <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="66139BEC" w14:textId="47B34127" w:rsidR="00BC4AC8" w:rsidRPr="00CB47F8" w:rsidRDefault="00BC4AC8">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66139BEC" w14:textId="47B34127" w:rsidR="00BC4AC8" w:rsidRPr="00CB47F8" w:rsidRDefault="00BC4AC8" w:rsidP="009E0D0A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8550" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="19519377" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="00CB47F8">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19519377" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="009E0D0A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Any other relevant documents </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="452DE27C" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00000000" w:rsidP="00CB47F8">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Note: If the activity is proposed in the industrial area/park/estate, a list of documents 3 and 4 are not required.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C56975A" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2270B752" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="593582FA" w14:textId="30900DD7" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="00CB47F8">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74EEA7E1" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02AB54A2" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01DA81EE" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36B727FC" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B85B294" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56BDAAD4" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="00CB47F8">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1048246A" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E16B5FA" w14:textId="77777777" w:rsidR="009E0D0A" w:rsidRDefault="009E0D0A">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12CDD18D" w14:textId="77777777" w:rsidR="009E0D0A" w:rsidRDefault="009E0D0A">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2505DCB7" w14:textId="77777777" w:rsidR="009E0D0A" w:rsidRDefault="009E0D0A">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65C1EC69" w14:textId="77777777" w:rsidR="009E0D0A" w:rsidRDefault="009E0D0A" w:rsidP="009E0D0A">
       <w:pPr>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Declaration:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70F9052D" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRPr="00CB47F8" w:rsidRDefault="00000000" w:rsidP="00CB47F8">
-[...1 lines deleted...]
-        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3AA9BB11" w14:textId="348EA439" w:rsidR="00BC4AC8" w:rsidRDefault="009E0D0A" w:rsidP="009E0D0A">
+      <w:pPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-          <w:b/>
-          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB47F8">
-[...32 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="62F5DBC0" wp14:editId="0CFC4991">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="0BC1C3F4" wp14:editId="5F3EECEE">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2314575</wp:posOffset>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>center</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>216217</wp:posOffset>
+                  <wp:posOffset>1227455</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1316355" cy="1411743"/>
-                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:extent cx="1104900" cy="1168400"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="12700"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Rectangle 2"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
-                          <a:off x="4697348" y="3083723"/>
-                          <a:ext cx="1297305" cy="1392555"/>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1104900" cy="1168400"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525" cap="flat" cmpd="sng">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd type="none" w="sm" len="sm"/>
                           <a:tailEnd type="none" w="sm" len="sm"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="1CBB3ABD" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8">
+                          <w:p w14:paraId="58E0768D" w14:textId="77777777" w:rsidR="009E0D0A" w:rsidRPr="009E0D0A" w:rsidRDefault="009E0D0A" w:rsidP="009E0D0A">
                             <w:pPr>
-                              <w:spacing w:after="200" w:line="275" w:lineRule="auto"/>
+                              <w:spacing w:before="240" w:after="200" w:line="275" w:lineRule="auto"/>
                               <w:jc w:val="center"/>
                               <w:textDirection w:val="btLr"/>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
                             </w:pPr>
-                          </w:p>
-[...6 lines deleted...]
-                            <w:r>
+                            <w:r w:rsidRPr="009E0D0A">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:color w:val="000000"/>
-                                <w:sz w:val="24"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Affix legal stamp here and sign across the stamp.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="62F5DBC0" id="Rectangle 2" o:spid="_x0000_s1027" style="position:absolute;margin-left:182.25pt;margin-top:17pt;width:103.65pt;height:111.15pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAhuQoJIwIAAFMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/0yRts72o6QptKUJa&#10;QaWFD5g6TmPJN2y3Sf+esVPaLiAhIfLgjOPxmTMzZ7J67JUkJ+68MLqixSinhGtmaqEPFf32dftu&#10;TokPoGuQRvOKnrmnj+u3b1adXfKxaY2suSMIov2ysxVtQ7DLLPOs5Qr8yFiu8bAxTkHArTtktYMO&#10;0ZXMxnn+kHXG1dYZxr3Hr5vhkK4TftNwFr40jeeByIoit5BWl9Z9XLP1CpYHB7YV7EID/oGFAqEx&#10;6BVqAwHI0YnfoJRgznjThBEzKjNNIxhPOWA2Rf5LNi8tWJ5yweJ4ey2T/3+w7PPpxe4clqGzfunR&#10;jFn0jVPxjfxIX9Hpw2I2mWInzxWd5PPJbDwZCsf7QBg6FGN0yEtKGHoUk8W4LMvokd2grPPhIzeK&#10;RKOiDjuTCganZx8G158uMbI3UtRbIWXauMP+STpyAuziNj0X9FduUpOuootyHIkAiqmRENBUtq6o&#10;14cU79UNfw+cp+dPwJHYBnw7EEgIQ/5KBFSvFKqi8+ttWLYc6g+6JuFsUfIahU8jM68okRzHBI2k&#10;uwBC/t0Piyg11vLWoGiFft8TgYkVESt+2Zv6vHPEW7YVSPgZfNiBQzUXGB0VjnG/H8EhF/lJo4QW&#10;xTRWKqTNtJzlOB/u/mR/fwKatQYHBws6mE8hjVHsjzbvj8E0IvXxRuXCGZWblHCZsjga9/vkdfsX&#10;rH8AAAD//wMAUEsDBBQABgAIAAAAIQC22hGW3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/L&#10;TsMwEEX3SPyDNUhsEHXaNClK41QQiSVIpHyAG0+TiHgcxc6Dv2dYwW5Gc3Tn3Py02l7MOPrOkYLt&#10;JgKBVDvTUaPg8/z6+ATCB01G945QwTd6OBW3N7nOjFvoA+cqNIJDyGdaQRvCkEnp6xat9hs3IPHt&#10;6karA69jI82oFw63vdxFUSqt7og/tHrAssX6q5qsgrOPuxL76uDnuXp7KacHu+h3pe7v1ucjiIBr&#10;+IPhV5/VoWCni5vIeNEriNN9wigPe+7EQHLYcpeLgl2SxiCLXP6vUPwAAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAIbkKCSMCAABTBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAttoRlt4AAAAKAQAADwAAAAAAAAAAAAAAAAB9BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#10;">
+              <v:rect w14:anchorId="0BC1C3F4" id="Rectangle 2" o:spid="_x0000_s1027" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:96.65pt;width:87pt;height:92pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCc0pLrFAIAAEcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2jAQfa/Uf7D8XpIg2C4RYVUtpaq0&#10;apG2/YDBcYgl3+oxBP6+Y8MC21aqVDUPztgzPj5zZmb+cDCa7WVA5WzDq1HJmbTCtcpuG/792+rd&#10;PWcYwbagnZUNP0rkD4u3b+aDr+XY9U63MjACsVgPvuF9jL4uChS9NIAj56UlZ+eCgUjbsC3aAAOh&#10;G12My/KuGFxofXBCItLp8uTki4zfdVLEr12HMjLdcOIW8xryuklrsZhDvQ3geyXONOAfWBhQlh69&#10;QC0hAtsF9RuUUSI4dF0cCWcK13VKyJwDZVOVv2Tz3IOXORcSB/1FJvx/sOLL/tmvA8kweKyRzJTF&#10;oQsm/YkfO2Sxjhex5CEyQYdVVU5mJWkqyFdVd/cT2hBOcb3uA8ZP0hmWjIYHqkYWCfZPGE+hLyHp&#10;NXRatSuldd6E7eZRB7YHqtwqf2f0V2HasqHhs+l4SkSAGqjTEMk0vm042m1+79UNvAUu8/cn4ERs&#10;CdifCGSEFAa1UZE6VivT8PvLbah7Ce1H27J49NTmlpqdJ2ZoONOSRoOMfD2C0n+PIxG1JS2vRUlW&#10;PGwOTFFiVcJKJxvXHteBoRcrRYSfAOMaAnVwRa9TV9O7P3YQiIv+bKltZtUkKRXzZjJ9n+oXbj2b&#10;Ww9Y0TsaFhL0ZD7GPDpJBus+7KLrVK7jlcqZM3Vr7oTzZKVxuN3nqOv8L34CAAD//wMAUEsDBBQA&#10;BgAIAAAAIQD2ROjh2gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsQwDITvSLxDZCQuiE0h&#10;iEJpuoJKHEGiywN4G9NWJE7VpD+8PdkTHD0zGn9T7jdnxUJTGDxruNllIIhbbwbuNHweXq8fQISI&#10;bNB6Jg0/FGBfnZ+VWBi/8gctTexEKuFQoIY+xrGQMrQ9OQw7PxIn78tPDmM6p06aCddU7qy8zbJ7&#10;6XDg9KHHkeqe2u9mdhoOQQ012SYPy9K8vdTzlVvxXevLi+35CUSkLf6F4YSf0KFKTEc/swnCakhD&#10;YlIflQJxsvO7pBw1qDxXIKtS/h9Q/QIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCc0pLr&#10;FAIAAEcEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD2&#10;ROjh2gAAAAgBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;">
                 <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short"/>
                 <v:textbox inset="2.53958mm,1.2694mm,2.53958mm,1.2694mm">
                   <w:txbxContent>
-                    <w:p w14:paraId="1CBB3ABD" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8">
+                    <w:p w14:paraId="58E0768D" w14:textId="77777777" w:rsidR="009E0D0A" w:rsidRPr="009E0D0A" w:rsidRDefault="009E0D0A" w:rsidP="009E0D0A">
                       <w:pPr>
-                        <w:spacing w:after="200" w:line="275" w:lineRule="auto"/>
+                        <w:spacing w:before="240" w:after="200" w:line="275" w:lineRule="auto"/>
                         <w:jc w:val="center"/>
                         <w:textDirection w:val="btLr"/>
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
                       </w:pPr>
-                    </w:p>
-[...6 lines deleted...]
-                      <w:r>
+                      <w:r w:rsidRPr="009E0D0A">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:color w:val="000000"/>
-                          <w:sz w:val="24"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Affix legal stamp here and sign across the stamp.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
+                <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
+      <w:r w:rsidRPr="009E0D0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I hereby declare that the information provided in this application is true, complete, and accurate to the best of my knowledge and belief. I am aware that providing false, misleading, or incomplete information constitutes a violation of the provisions of the national laws governing environmental management. I fully understand and agree that I shall be held responsible for any legal or administrative consequences arising from the submission of incorrect information and undertake to comply with all applicable laws, regulations, and directives related to this application.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="74EEA7E1" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8">
-[...6 lines deleted...]
-          <w:bCs/>
+    <w:p w14:paraId="77EB7616" w14:textId="77777777" w:rsidR="009E0D0A" w:rsidRPr="009E0D0A" w:rsidRDefault="009E0D0A" w:rsidP="009E0D0A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02AB54A2" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8">
-[...6 lines deleted...]
-          <w:bCs/>
+    <w:p w14:paraId="5FB93AC7" w14:textId="77777777" w:rsidR="009E0D0A" w:rsidRPr="009E0D0A" w:rsidRDefault="009E0D0A" w:rsidP="009E0D0A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01DA81EE" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8">
-[...6 lines deleted...]
-          <w:bCs/>
+    <w:p w14:paraId="7E048864" w14:textId="77777777" w:rsidR="009E0D0A" w:rsidRPr="009E0D0A" w:rsidRDefault="009E0D0A" w:rsidP="009E0D0A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36B727FC" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8">
-[...6 lines deleted...]
-          <w:bCs/>
+    <w:p w14:paraId="5BA7FE3A" w14:textId="77777777" w:rsidR="009E0D0A" w:rsidRPr="009E0D0A" w:rsidRDefault="009E0D0A" w:rsidP="009E0D0A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B85B294" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8">
-[...6 lines deleted...]
-          <w:bCs/>
+    <w:p w14:paraId="252A5DF7" w14:textId="77777777" w:rsidR="009E0D0A" w:rsidRPr="009E0D0A" w:rsidRDefault="009E0D0A" w:rsidP="009E0D0A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="56BDAAD4" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8" w:rsidP="00CB47F8">
-[...5 lines deleted...]
-          <w:bCs/>
+    <w:p w14:paraId="35991EA9" w14:textId="77777777" w:rsidR="009E0D0A" w:rsidRPr="009E0D0A" w:rsidRDefault="009E0D0A" w:rsidP="009E0D0A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="454F59A9" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3AD531FC" w14:textId="77777777" w:rsidR="009E0D0A" w:rsidRPr="009E0D0A" w:rsidRDefault="009E0D0A" w:rsidP="009E0D0A">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CC6B57C" w14:textId="7B1C0540" w:rsidR="009E0D0A" w:rsidRDefault="009E0D0A" w:rsidP="009E0D0A">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Name of the project proponent:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="102F8FA6" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3E2D0BC5" w14:textId="77777777" w:rsidR="009E0D0A" w:rsidRDefault="009E0D0A" w:rsidP="009E0D0A">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Address:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BA69253" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00000000">
+    <w:p w14:paraId="61296778" w14:textId="77777777" w:rsidR="009E0D0A" w:rsidRDefault="009E0D0A" w:rsidP="009E0D0A">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Date:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1048246A" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8">
-[...5 lines deleted...]
-          <w:bCs/>
+    <w:p w14:paraId="5A2FC23E" w14:textId="0C735DCF" w:rsidR="009E0D0A" w:rsidRPr="009E0D0A" w:rsidRDefault="009E0D0A" w:rsidP="009E0D0A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1000"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3AA9BB11" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8">
-[...12 lines deleted...]
-    <w:sectPr w:rsidR="00BC4AC8">
+    <w:sectPr w:rsidR="009E0D0A" w:rsidRPr="009E0D0A">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5A176921" w14:textId="77777777" w:rsidR="00701B33" w:rsidRDefault="00701B33">
+    <w:p w14:paraId="2886F116" w14:textId="77777777" w:rsidR="006167E0" w:rsidRDefault="006167E0">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="743DDD8F" w14:textId="77777777" w:rsidR="00701B33" w:rsidRDefault="00701B33">
+    <w:p w14:paraId="16098B52" w14:textId="77777777" w:rsidR="006167E0" w:rsidRDefault="006167E0">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{0D370686-C8B3-4E10-9402-15AFD187ED36}"/>
-[...2 lines deleted...]
-    <w:embedBoldItalic r:id="rId4" w:fontKey="{620B862A-0BFD-4E8B-BC89-03A1225768DA}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{31489771-B4A9-47E1-B6AE-3F2D66940F11}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{BFEE9FE8-F3BD-4DEF-A8A7-28EE4A03963B}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{033C20A3-4594-4D05-A842-C79387957F99}"/>
+    <w:embedBoldItalic r:id="rId4" w:fontKey="{527EBAF6-768E-469D-A525-4E8006F8D093}"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{57D1C7B2-0D80-4F17-AC24-67210DF2D9DF}"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{39CA40E9-D365-47F5-A3DF-3FECB232E85A}"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId6" w:fontKey="{37005DC9-9FDC-4AFC-9011-2C975F40DFF9}"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{71E43D93-4118-43E7-9F1C-E90BB8753C3E}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0A2E14DD" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="377D9F52" w14:textId="77777777" w:rsidR="00701B33" w:rsidRDefault="00701B33">
+    <w:p w14:paraId="4D88640D" w14:textId="77777777" w:rsidR="006167E0" w:rsidRDefault="006167E0">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1C30662F" w14:textId="77777777" w:rsidR="00701B33" w:rsidRDefault="00701B33">
+    <w:p w14:paraId="51A08FDE" w14:textId="77777777" w:rsidR="006167E0" w:rsidRDefault="006167E0">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4B28E5FB" w14:textId="77777777" w:rsidR="00BC4AC8" w:rsidRDefault="00BC4AC8">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="00D80D51"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0DFE2004"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="12"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04A671CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0422FAF2"/>
     <w:lvl w:ilvl="0" w:tplc="DA5A53B8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -13792,51 +13089,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1AB97326"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9A2632D0"/>
     <w:lvl w:ilvl="0" w:tplc="26BEB96A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -13885,51 +13182,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D101B68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C018F8CE"/>
     <w:lvl w:ilvl="0" w:tplc="CB9E10AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -13975,51 +13272,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20406047"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EF985288"/>
     <w:lvl w:ilvl="0" w:tplc="45E60160">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -14068,142 +13365,308 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="26525F83"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EE5AADEC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28CA005A"/>
-    <w:multiLevelType w:val="hybridMultilevel"/>
-[...1 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="54A4A596">
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D25CC3D6"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val="%2."/>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...11 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%5."/>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...11 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%8."/>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29F719C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5C64D118"/>
     <w:lvl w:ilvl="0" w:tplc="F7F66220">
       <w:start w:val="11"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -14252,51 +13715,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34BA6F38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E3A4A856"/>
     <w:lvl w:ilvl="0" w:tplc="54747060">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -14345,51 +13808,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F0B3879"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="77DCBD72"/>
     <w:lvl w:ilvl="0" w:tplc="BC00E25C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -14438,51 +13901,184 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FF6089E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9C84ED5E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="9"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40B05A33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="708AD3B4"/>
     <w:lvl w:ilvl="0" w:tplc="FEE08FEC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -14531,235 +14127,315 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="455F1149"/>
-    <w:multiLevelType w:val="hybridMultilevel"/>
-[...1 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="01A46700">
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9C84ED5E"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val="%2."/>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...11 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%5."/>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...11 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%8."/>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51683FC1"/>
-    <w:multiLevelType w:val="hybridMultilevel"/>
-[...1 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="2E863FFA">
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B4F6C2DC"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val="%2."/>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...11 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:i w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%5."/>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:i w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...11 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:i w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%8."/>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:i w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:i w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:i w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:i w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:i w:val="0"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54FD2613"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D7E62424"/>
     <w:lvl w:ilvl="0" w:tplc="F8F47168">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -14808,51 +14484,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62093354"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="86AC09C8"/>
     <w:lvl w:ilvl="0" w:tplc="4B3A6444">
       <w:start w:val="13"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -14901,51 +14577,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="628311CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D5501768"/>
     <w:lvl w:ilvl="0" w:tplc="63C2735E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -14994,51 +14670,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="676D206A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B1B2A904"/>
     <w:lvl w:ilvl="0" w:tplc="EC60E692">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -15087,144 +14763,176 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="724D4229"/>
-    <w:multiLevelType w:val="hybridMultilevel"/>
-[...1 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="28E098C4">
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0DFE2004"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="12"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val="%2."/>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...11 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%5."/>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...11 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%8."/>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73887D2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9370968C"/>
     <w:lvl w:ilvl="0" w:tplc="C2EA2BD8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -15273,51 +14981,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73F55543"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8B62D6AE"/>
     <w:lvl w:ilvl="0" w:tplc="C350702A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -15364,291 +15072,380 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73FA05F5"/>
-    <w:multiLevelType w:val="hybridMultilevel"/>
-[...1 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="6442C77E">
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EE5AADEC"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val="%2."/>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...11 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%5."/>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...11 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%8."/>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="74908604">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="569926649">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="793905918">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="192967060">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="526988664">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1166552067">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="18511751">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="479468607">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1128663119">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="2074043761">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1138953427">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="473644851">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1112018055">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="110326425">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="2049259774">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1375498557">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="569926649">
+  <w:num w:numId="17" w16cid:durableId="2118255766">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="793905918">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="18" w16cid:durableId="1600874348">
+    <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="192967060">
+  <w:num w:numId="19" w16cid:durableId="1359549770">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1901943117">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="832918438">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="526988664">
+  <w:num w:numId="22" w16cid:durableId="1676372975">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...40 lines deleted...]
-    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="19"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BC4AC8"/>
     <w:rsid w:val="00001649"/>
     <w:rsid w:val="00013A12"/>
+    <w:rsid w:val="0001621F"/>
+    <w:rsid w:val="000468DA"/>
     <w:rsid w:val="000962BD"/>
     <w:rsid w:val="00111008"/>
+    <w:rsid w:val="00133A76"/>
     <w:rsid w:val="001375DD"/>
     <w:rsid w:val="0016352F"/>
     <w:rsid w:val="001931DC"/>
+    <w:rsid w:val="001C7F28"/>
     <w:rsid w:val="001D0F02"/>
+    <w:rsid w:val="001F7821"/>
     <w:rsid w:val="00207C56"/>
+    <w:rsid w:val="00215267"/>
     <w:rsid w:val="00240136"/>
+    <w:rsid w:val="00260DFE"/>
     <w:rsid w:val="002741FF"/>
+    <w:rsid w:val="00280496"/>
+    <w:rsid w:val="002936A7"/>
     <w:rsid w:val="002A7790"/>
+    <w:rsid w:val="002C5FD9"/>
     <w:rsid w:val="002D2592"/>
     <w:rsid w:val="003017B6"/>
     <w:rsid w:val="00317E8D"/>
     <w:rsid w:val="00320243"/>
     <w:rsid w:val="00321347"/>
     <w:rsid w:val="003402E2"/>
     <w:rsid w:val="00352364"/>
     <w:rsid w:val="003A2754"/>
     <w:rsid w:val="003B1221"/>
     <w:rsid w:val="003B1760"/>
+    <w:rsid w:val="003C27A1"/>
+    <w:rsid w:val="00400571"/>
+    <w:rsid w:val="0040363C"/>
+    <w:rsid w:val="00407272"/>
+    <w:rsid w:val="00426B85"/>
+    <w:rsid w:val="00434115"/>
     <w:rsid w:val="00443AA5"/>
     <w:rsid w:val="00462F3B"/>
+    <w:rsid w:val="005859F0"/>
+    <w:rsid w:val="005925E6"/>
     <w:rsid w:val="0059471F"/>
+    <w:rsid w:val="00596AF0"/>
+    <w:rsid w:val="005D6392"/>
     <w:rsid w:val="00606C1D"/>
     <w:rsid w:val="006075A0"/>
+    <w:rsid w:val="006167E0"/>
     <w:rsid w:val="00672524"/>
     <w:rsid w:val="006911BE"/>
+    <w:rsid w:val="0069438E"/>
     <w:rsid w:val="006948C8"/>
     <w:rsid w:val="006F7371"/>
+    <w:rsid w:val="0070116D"/>
     <w:rsid w:val="00701B33"/>
     <w:rsid w:val="007111AE"/>
+    <w:rsid w:val="007314DC"/>
     <w:rsid w:val="0077068F"/>
+    <w:rsid w:val="007E1C4A"/>
     <w:rsid w:val="008F6399"/>
     <w:rsid w:val="009114EF"/>
     <w:rsid w:val="00917A59"/>
     <w:rsid w:val="00920C36"/>
+    <w:rsid w:val="00940838"/>
+    <w:rsid w:val="00984524"/>
+    <w:rsid w:val="0099770F"/>
     <w:rsid w:val="009A4F19"/>
     <w:rsid w:val="009D3D2C"/>
+    <w:rsid w:val="009E0D0A"/>
+    <w:rsid w:val="009E5729"/>
     <w:rsid w:val="00A217BE"/>
+    <w:rsid w:val="00A23695"/>
     <w:rsid w:val="00A26A3A"/>
     <w:rsid w:val="00A36B25"/>
+    <w:rsid w:val="00AF5F59"/>
+    <w:rsid w:val="00B0237B"/>
     <w:rsid w:val="00B677CA"/>
+    <w:rsid w:val="00B70C33"/>
     <w:rsid w:val="00B95797"/>
     <w:rsid w:val="00BB3F14"/>
     <w:rsid w:val="00BC4AC8"/>
+    <w:rsid w:val="00BD1E60"/>
     <w:rsid w:val="00BF6D93"/>
     <w:rsid w:val="00C064DF"/>
+    <w:rsid w:val="00C725AB"/>
+    <w:rsid w:val="00CB2D78"/>
     <w:rsid w:val="00CB47F8"/>
     <w:rsid w:val="00CC6647"/>
     <w:rsid w:val="00CD6D6B"/>
     <w:rsid w:val="00CE6632"/>
     <w:rsid w:val="00D64A14"/>
     <w:rsid w:val="00D70E93"/>
     <w:rsid w:val="00D77D65"/>
+    <w:rsid w:val="00D94317"/>
     <w:rsid w:val="00DA25A4"/>
+    <w:rsid w:val="00DC23AC"/>
+    <w:rsid w:val="00DC5071"/>
+    <w:rsid w:val="00DF1B55"/>
     <w:rsid w:val="00E07199"/>
     <w:rsid w:val="00E36F95"/>
+    <w:rsid w:val="00E74B63"/>
+    <w:rsid w:val="00EB6872"/>
     <w:rsid w:val="00ED158B"/>
     <w:rsid w:val="00F25531"/>
     <w:rsid w:val="00F43366"/>
     <w:rsid w:val="00F471DC"/>
     <w:rsid w:val="00F7122C"/>
     <w:rsid w:val="00F93091"/>
+    <w:rsid w:val="00FD180C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="012BF8AF"/>
@@ -16668,64 +16465,64 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{91C1B6B2-F66E-4B39-910A-46208CE03BDB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>944</Words>
-  <Characters>5387</Characters>
+  <Words>864</Words>
+  <Characters>4927</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>44</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>41</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6319</CharactersWithSpaces>
+  <CharactersWithSpaces>5780</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>